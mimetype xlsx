--- v2 (2026-02-01)
+++ v3 (2026-04-03)
@@ -2,109 +2,106 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\01 21 2026 JN Pricing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\03 23 2026 JN Pricing_HCPCS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7346AFB7-D04B-42FD-A2CD-EBB5504A0831}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30249BD9-4079-4DE9-87BD-81E0D65875C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29670" yWindow="2355" windowWidth="21600" windowHeight="11385" xr2:uid="{DAB51784-CCDC-4EF3-9FB3-168789653524}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{DAB51784-CCDC-4EF3-9FB3-168789653524}"/>
   </bookViews>
   <sheets>
     <sheet name="ASC devices" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ASC devices'!$A$1:$GK$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ASC devices'!$A$1:$GK$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="72">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>C1052</t>
   </si>
   <si>
     <t>C1062</t>
   </si>
   <si>
     <t>C1747</t>
   </si>
   <si>
     <t>C1825</t>
   </si>
   <si>
-    <t xml:space="preserve"> Generator, neurostimulator (implantable), nonrechargeable with carotid sinus baroreceptor stimulation lead(s)</t>
-[...1 lines deleted...]
-  <si>
     <t>C1826</t>
   </si>
   <si>
     <t>C1827</t>
   </si>
   <si>
     <t>C1833</t>
   </si>
   <si>
     <t>C1832</t>
   </si>
   <si>
     <t>Hemostatic agent, gastrointestinal, topical</t>
   </si>
   <si>
     <t>Intravertebral body fracture augmentation with implant (e.g., metal, polymer)-</t>
   </si>
   <si>
     <t>Generator, neurostimulator (implantable), includes closed feedback loop leads and all implantable components, with rechargeable battery and charging system</t>
   </si>
   <si>
     <t>Autograft suspension, including cell processing and application, and all system components</t>
   </si>
   <si>
     <t>Monitor, cardiac, including intracardiac lead and all system components (implantable)</t>
@@ -232,222 +229,259 @@
   <si>
     <t>C1608</t>
   </si>
   <si>
     <t>Neurostimulator, integrated (implantable), rechargeable with all implantable and external components including charging system</t>
   </si>
   <si>
     <t>Prosthesis, total, dual mobility, first carpometacarpal joint (implantable)</t>
   </si>
   <si>
     <t>C9810</t>
   </si>
   <si>
     <t>C1740</t>
   </si>
   <si>
     <t>C1604</t>
   </si>
   <si>
     <t>Graft, transmural transvenous arterial bypass (implantable), with all delivery system components</t>
   </si>
   <si>
     <t>Leadless electrode, transmitter, battery (all implantable), for sequential left ventricular pacing</t>
   </si>
   <si>
-    <t>Effective from 
-date of service</t>
+    <t>Effective from date of service</t>
   </si>
   <si>
     <t>Effective through date of service</t>
   </si>
   <si>
+    <t>Adapter, single use (i.e., disposable), for attaching  ultrasound system to upper  gastrointestinal endoscope</t>
+  </si>
+  <si>
+    <t>Endoscope, single use (i.e., disposable), urinary tract, imaging/illumination device (insertable)</t>
+  </si>
+  <si>
+    <t>Water circulating motorized cold therapy device (e.g., iceman) including all system components (e.g. pads, console, disposable parts), non-opioid medical device (must be a qualifying Medicare non-opioid medical device for post-surgical pain relief in accordance with section 4135 of the caa, 2023)</t>
+  </si>
+  <si>
     <t>Endoscope, single use (i.e., disposable), pulmonary, imaging/illumination device (insertable)</t>
   </si>
   <si>
-    <t>Adapter, single use (i.e., disposable), for attaching ultrasound system to upper gastrointestinal endoscope</t>
-[...5 lines deleted...]
-    <t>Water circulating motorized cold therapy device (e.g., iceman) including all system components (e.g. pads, console, disposable parts), non-opioid medical device (must be a qualifying Medicare non-opioid medical device for post-surgical pain relief in accordance with section 4135 of the caa, 2023)</t>
+    <t xml:space="preserve"> Generator, neurostimulator (implantable), non-rechargeable with carotid sinus baroreceptor stimulation lead(s)</t>
+  </si>
+  <si>
+    <t>C1743</t>
+  </si>
+  <si>
+    <t>Scaffold, endovascular non-coronary, resorbable drug eluting, with delivery system (implantable)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
@@ -727,553 +761,5482 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{421DC909-81AC-4EC6-B3DB-5D6AEEE6042A}">
-  <dimension ref="A1:G35"/>
+  <dimension ref="A1:GK36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="L21" sqref="L21"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10" style="1" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="10" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="46" style="4" customWidth="1"/>
+    <col min="3" max="3" width="18.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.28515625" style="9" customWidth="1"/>
+    <col min="5" max="7" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="19" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:193" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+    </row>
+    <row r="2" spans="1:193" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="22">
+        <v>45658</v>
+      </c>
+      <c r="D2" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2"/>
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2"/>
+      <c r="AS2"/>
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2"/>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
+      <c r="CI2"/>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2"/>
+      <c r="CN2"/>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
+      <c r="CU2"/>
+      <c r="CV2"/>
+      <c r="CW2"/>
+      <c r="CX2"/>
+      <c r="CY2"/>
+      <c r="CZ2"/>
+      <c r="DA2"/>
+      <c r="DB2"/>
+      <c r="DC2"/>
+      <c r="DD2"/>
+      <c r="DE2"/>
+      <c r="DF2"/>
+      <c r="DG2"/>
+      <c r="DH2"/>
+      <c r="DI2"/>
+      <c r="DJ2"/>
+      <c r="DK2"/>
+      <c r="DL2"/>
+      <c r="DM2"/>
+      <c r="DN2"/>
+      <c r="DO2"/>
+      <c r="DP2"/>
+      <c r="DQ2"/>
+      <c r="DR2"/>
+      <c r="DS2"/>
+      <c r="DT2"/>
+      <c r="DU2"/>
+      <c r="DV2"/>
+      <c r="DW2"/>
+      <c r="DX2"/>
+      <c r="DY2"/>
+      <c r="DZ2"/>
+      <c r="EA2"/>
+      <c r="EB2"/>
+      <c r="EC2"/>
+      <c r="ED2"/>
+      <c r="EE2"/>
+      <c r="EF2"/>
+      <c r="EG2"/>
+      <c r="EH2"/>
+      <c r="EI2"/>
+      <c r="EJ2"/>
+      <c r="EK2"/>
+      <c r="EL2"/>
+      <c r="EM2"/>
+      <c r="EN2"/>
+      <c r="EO2"/>
+      <c r="EP2"/>
+      <c r="EQ2"/>
+      <c r="ER2"/>
+      <c r="ES2"/>
+      <c r="ET2"/>
+      <c r="EU2"/>
+      <c r="EV2"/>
+      <c r="EW2"/>
+      <c r="EX2"/>
+      <c r="EY2"/>
+      <c r="EZ2"/>
+      <c r="FA2"/>
+      <c r="FB2"/>
+      <c r="FC2"/>
+      <c r="FD2"/>
+      <c r="FE2"/>
+      <c r="FF2"/>
+      <c r="FG2"/>
+      <c r="FH2"/>
+      <c r="FI2"/>
+      <c r="FJ2"/>
+      <c r="FK2"/>
+      <c r="FL2"/>
+      <c r="FM2"/>
+      <c r="FN2"/>
+      <c r="FO2"/>
+      <c r="FP2"/>
+      <c r="FQ2"/>
+      <c r="FR2"/>
+      <c r="FS2"/>
+      <c r="FT2"/>
+      <c r="FU2"/>
+      <c r="FV2"/>
+      <c r="FW2"/>
+      <c r="FX2"/>
+      <c r="FY2"/>
+      <c r="FZ2"/>
+      <c r="GA2"/>
+      <c r="GB2"/>
+      <c r="GC2"/>
+      <c r="GD2"/>
+      <c r="GE2"/>
+      <c r="GF2"/>
+      <c r="GG2"/>
+      <c r="GH2"/>
+      <c r="GI2"/>
+      <c r="GJ2"/>
+      <c r="GK2"/>
+    </row>
+    <row r="3" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="22">
+        <v>45658</v>
+      </c>
+      <c r="D3" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+      <c r="AB3"/>
+      <c r="AC3"/>
+      <c r="AD3"/>
+      <c r="AE3"/>
+      <c r="AF3"/>
+      <c r="AG3"/>
+      <c r="AH3"/>
+      <c r="AI3"/>
+      <c r="AJ3"/>
+      <c r="AK3"/>
+      <c r="AL3"/>
+      <c r="AM3"/>
+      <c r="AN3"/>
+      <c r="AO3"/>
+      <c r="AP3"/>
+      <c r="AQ3"/>
+      <c r="AR3"/>
+      <c r="AS3"/>
+      <c r="AT3"/>
+      <c r="AU3"/>
+      <c r="AV3"/>
+      <c r="AW3"/>
+      <c r="AX3"/>
+      <c r="AY3"/>
+      <c r="AZ3"/>
+      <c r="BA3"/>
+      <c r="BB3"/>
+      <c r="BC3"/>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
+      <c r="CX3"/>
+      <c r="CY3"/>
+      <c r="CZ3"/>
+      <c r="DA3"/>
+      <c r="DB3"/>
+      <c r="DC3"/>
+      <c r="DD3"/>
+      <c r="DE3"/>
+      <c r="DF3"/>
+      <c r="DG3"/>
+      <c r="DH3"/>
+      <c r="DI3"/>
+      <c r="DJ3"/>
+      <c r="DK3"/>
+      <c r="DL3"/>
+      <c r="DM3"/>
+      <c r="DN3"/>
+      <c r="DO3"/>
+      <c r="DP3"/>
+      <c r="DQ3"/>
+      <c r="DR3"/>
+      <c r="DS3"/>
+      <c r="DT3"/>
+      <c r="DU3"/>
+      <c r="DV3"/>
+      <c r="DW3"/>
+      <c r="DX3"/>
+      <c r="DY3"/>
+      <c r="DZ3"/>
+      <c r="EA3"/>
+      <c r="EB3"/>
+      <c r="EC3"/>
+      <c r="ED3"/>
+      <c r="EE3"/>
+      <c r="EF3"/>
+      <c r="EG3"/>
+      <c r="EH3"/>
+      <c r="EI3"/>
+      <c r="EJ3"/>
+      <c r="EK3"/>
+      <c r="EL3"/>
+      <c r="EM3"/>
+      <c r="EN3"/>
+      <c r="EO3"/>
+      <c r="EP3"/>
+      <c r="EQ3"/>
+      <c r="ER3"/>
+      <c r="ES3"/>
+      <c r="ET3"/>
+      <c r="EU3"/>
+      <c r="EV3"/>
+      <c r="EW3"/>
+      <c r="EX3"/>
+      <c r="EY3"/>
+      <c r="EZ3"/>
+      <c r="FA3"/>
+      <c r="FB3"/>
+      <c r="FC3"/>
+      <c r="FD3"/>
+      <c r="FE3"/>
+      <c r="FF3"/>
+      <c r="FG3"/>
+      <c r="FH3"/>
+      <c r="FI3"/>
+      <c r="FJ3"/>
+      <c r="FK3"/>
+      <c r="FL3"/>
+      <c r="FM3"/>
+      <c r="FN3"/>
+      <c r="FO3"/>
+      <c r="FP3"/>
+      <c r="FQ3"/>
+      <c r="FR3"/>
+      <c r="FS3"/>
+      <c r="FT3"/>
+      <c r="FU3"/>
+      <c r="FV3"/>
+      <c r="FW3"/>
+      <c r="FX3"/>
+      <c r="FY3"/>
+      <c r="FZ3"/>
+      <c r="GA3"/>
+      <c r="GB3"/>
+      <c r="GC3"/>
+      <c r="GD3"/>
+      <c r="GE3"/>
+      <c r="GF3"/>
+      <c r="GG3"/>
+      <c r="GH3"/>
+      <c r="GI3"/>
+      <c r="GJ3"/>
+      <c r="GK3"/>
+    </row>
+    <row r="4" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="22">
+        <v>45658</v>
+      </c>
+      <c r="D4" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
+      <c r="DV4"/>
+      <c r="DW4"/>
+      <c r="DX4"/>
+      <c r="DY4"/>
+      <c r="DZ4"/>
+      <c r="EA4"/>
+      <c r="EB4"/>
+      <c r="EC4"/>
+      <c r="ED4"/>
+      <c r="EE4"/>
+      <c r="EF4"/>
+      <c r="EG4"/>
+      <c r="EH4"/>
+      <c r="EI4"/>
+      <c r="EJ4"/>
+      <c r="EK4"/>
+      <c r="EL4"/>
+      <c r="EM4"/>
+      <c r="EN4"/>
+      <c r="EO4"/>
+      <c r="EP4"/>
+      <c r="EQ4"/>
+      <c r="ER4"/>
+      <c r="ES4"/>
+      <c r="ET4"/>
+      <c r="EU4"/>
+      <c r="EV4"/>
+      <c r="EW4"/>
+      <c r="EX4"/>
+      <c r="EY4"/>
+      <c r="EZ4"/>
+      <c r="FA4"/>
+      <c r="FB4"/>
+      <c r="FC4"/>
+      <c r="FD4"/>
+      <c r="FE4"/>
+      <c r="FF4"/>
+      <c r="FG4"/>
+      <c r="FH4"/>
+      <c r="FI4"/>
+      <c r="FJ4"/>
+      <c r="FK4"/>
+      <c r="FL4"/>
+      <c r="FM4"/>
+      <c r="FN4"/>
+      <c r="FO4"/>
+      <c r="FP4"/>
+      <c r="FQ4"/>
+      <c r="FR4"/>
+      <c r="FS4"/>
+      <c r="FT4"/>
+      <c r="FU4"/>
+      <c r="FV4"/>
+      <c r="FW4"/>
+      <c r="FX4"/>
+      <c r="FY4"/>
+      <c r="FZ4"/>
+      <c r="GA4"/>
+      <c r="GB4"/>
+      <c r="GC4"/>
+      <c r="GD4"/>
+      <c r="GE4"/>
+      <c r="GF4"/>
+      <c r="GG4"/>
+      <c r="GH4"/>
+      <c r="GI4"/>
+      <c r="GJ4"/>
+      <c r="GK4"/>
+    </row>
+    <row r="5" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="22">
+        <v>45658</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
+      <c r="DR5"/>
+      <c r="DS5"/>
+      <c r="DT5"/>
+      <c r="DU5"/>
+      <c r="DV5"/>
+      <c r="DW5"/>
+      <c r="DX5"/>
+      <c r="DY5"/>
+      <c r="DZ5"/>
+      <c r="EA5"/>
+      <c r="EB5"/>
+      <c r="EC5"/>
+      <c r="ED5"/>
+      <c r="EE5"/>
+      <c r="EF5"/>
+      <c r="EG5"/>
+      <c r="EH5"/>
+      <c r="EI5"/>
+      <c r="EJ5"/>
+      <c r="EK5"/>
+      <c r="EL5"/>
+      <c r="EM5"/>
+      <c r="EN5"/>
+      <c r="EO5"/>
+      <c r="EP5"/>
+      <c r="EQ5"/>
+      <c r="ER5"/>
+      <c r="ES5"/>
+      <c r="ET5"/>
+      <c r="EU5"/>
+      <c r="EV5"/>
+      <c r="EW5"/>
+      <c r="EX5"/>
+      <c r="EY5"/>
+      <c r="EZ5"/>
+      <c r="FA5"/>
+      <c r="FB5"/>
+      <c r="FC5"/>
+      <c r="FD5"/>
+      <c r="FE5"/>
+      <c r="FF5"/>
+      <c r="FG5"/>
+      <c r="FH5"/>
+      <c r="FI5"/>
+      <c r="FJ5"/>
+      <c r="FK5"/>
+      <c r="FL5"/>
+      <c r="FM5"/>
+      <c r="FN5"/>
+      <c r="FO5"/>
+      <c r="FP5"/>
+      <c r="FQ5"/>
+      <c r="FR5"/>
+      <c r="FS5"/>
+      <c r="FT5"/>
+      <c r="FU5"/>
+      <c r="FV5"/>
+      <c r="FW5"/>
+      <c r="FX5"/>
+      <c r="FY5"/>
+      <c r="FZ5"/>
+      <c r="GA5"/>
+      <c r="GB5"/>
+      <c r="GC5"/>
+      <c r="GD5"/>
+      <c r="GE5"/>
+      <c r="GF5"/>
+      <c r="GG5"/>
+      <c r="GH5"/>
+      <c r="GI5"/>
+      <c r="GJ5"/>
+      <c r="GK5"/>
+    </row>
+    <row r="6" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
+      <c r="DE6"/>
+      <c r="DF6"/>
+      <c r="DG6"/>
+      <c r="DH6"/>
+      <c r="DI6"/>
+      <c r="DJ6"/>
+      <c r="DK6"/>
+      <c r="DL6"/>
+      <c r="DM6"/>
+      <c r="DN6"/>
+      <c r="DO6"/>
+      <c r="DP6"/>
+      <c r="DQ6"/>
+      <c r="DR6"/>
+      <c r="DS6"/>
+      <c r="DT6"/>
+      <c r="DU6"/>
+      <c r="DV6"/>
+      <c r="DW6"/>
+      <c r="DX6"/>
+      <c r="DY6"/>
+      <c r="DZ6"/>
+      <c r="EA6"/>
+      <c r="EB6"/>
+      <c r="EC6"/>
+      <c r="ED6"/>
+      <c r="EE6"/>
+      <c r="EF6"/>
+      <c r="EG6"/>
+      <c r="EH6"/>
+      <c r="EI6"/>
+      <c r="EJ6"/>
+      <c r="EK6"/>
+      <c r="EL6"/>
+      <c r="EM6"/>
+      <c r="EN6"/>
+      <c r="EO6"/>
+      <c r="EP6"/>
+      <c r="EQ6"/>
+      <c r="ER6"/>
+      <c r="ES6"/>
+      <c r="ET6"/>
+      <c r="EU6"/>
+      <c r="EV6"/>
+      <c r="EW6"/>
+      <c r="EX6"/>
+      <c r="EY6"/>
+      <c r="EZ6"/>
+      <c r="FA6"/>
+      <c r="FB6"/>
+      <c r="FC6"/>
+      <c r="FD6"/>
+      <c r="FE6"/>
+      <c r="FF6"/>
+      <c r="FG6"/>
+      <c r="FH6"/>
+      <c r="FI6"/>
+      <c r="FJ6"/>
+      <c r="FK6"/>
+      <c r="FL6"/>
+      <c r="FM6"/>
+      <c r="FN6"/>
+      <c r="FO6"/>
+      <c r="FP6"/>
+      <c r="FQ6"/>
+      <c r="FR6"/>
+      <c r="FS6"/>
+      <c r="FT6"/>
+      <c r="FU6"/>
+      <c r="FV6"/>
+      <c r="FW6"/>
+      <c r="FX6"/>
+      <c r="FY6"/>
+      <c r="FZ6"/>
+      <c r="GA6"/>
+      <c r="GB6"/>
+      <c r="GC6"/>
+      <c r="GD6"/>
+      <c r="GE6"/>
+      <c r="GF6"/>
+      <c r="GG6"/>
+      <c r="GH6"/>
+      <c r="GI6"/>
+      <c r="GJ6"/>
+      <c r="GK6"/>
+    </row>
+    <row r="7" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D7" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
+      <c r="DU7"/>
+      <c r="DV7"/>
+      <c r="DW7"/>
+      <c r="DX7"/>
+      <c r="DY7"/>
+      <c r="DZ7"/>
+      <c r="EA7"/>
+      <c r="EB7"/>
+      <c r="EC7"/>
+      <c r="ED7"/>
+      <c r="EE7"/>
+      <c r="EF7"/>
+      <c r="EG7"/>
+      <c r="EH7"/>
+      <c r="EI7"/>
+      <c r="EJ7"/>
+      <c r="EK7"/>
+      <c r="EL7"/>
+      <c r="EM7"/>
+      <c r="EN7"/>
+      <c r="EO7"/>
+      <c r="EP7"/>
+      <c r="EQ7"/>
+      <c r="ER7"/>
+      <c r="ES7"/>
+      <c r="ET7"/>
+      <c r="EU7"/>
+      <c r="EV7"/>
+      <c r="EW7"/>
+      <c r="EX7"/>
+      <c r="EY7"/>
+      <c r="EZ7"/>
+      <c r="FA7"/>
+      <c r="FB7"/>
+      <c r="FC7"/>
+      <c r="FD7"/>
+      <c r="FE7"/>
+      <c r="FF7"/>
+      <c r="FG7"/>
+      <c r="FH7"/>
+      <c r="FI7"/>
+      <c r="FJ7"/>
+      <c r="FK7"/>
+      <c r="FL7"/>
+      <c r="FM7"/>
+      <c r="FN7"/>
+      <c r="FO7"/>
+      <c r="FP7"/>
+      <c r="FQ7"/>
+      <c r="FR7"/>
+      <c r="FS7"/>
+      <c r="FT7"/>
+      <c r="FU7"/>
+      <c r="FV7"/>
+      <c r="FW7"/>
+      <c r="FX7"/>
+      <c r="FY7"/>
+      <c r="FZ7"/>
+      <c r="GA7"/>
+      <c r="GB7"/>
+      <c r="GC7"/>
+      <c r="GD7"/>
+      <c r="GE7"/>
+      <c r="GF7"/>
+      <c r="GG7"/>
+      <c r="GH7"/>
+      <c r="GI7"/>
+      <c r="GJ7"/>
+      <c r="GK7"/>
+    </row>
+    <row r="8" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C8" s="23">
+        <v>46023</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+      <c r="DV8"/>
+      <c r="DW8"/>
+      <c r="DX8"/>
+      <c r="DY8"/>
+      <c r="DZ8"/>
+      <c r="EA8"/>
+      <c r="EB8"/>
+      <c r="EC8"/>
+      <c r="ED8"/>
+      <c r="EE8"/>
+      <c r="EF8"/>
+      <c r="EG8"/>
+      <c r="EH8"/>
+      <c r="EI8"/>
+      <c r="EJ8"/>
+      <c r="EK8"/>
+      <c r="EL8"/>
+      <c r="EM8"/>
+      <c r="EN8"/>
+      <c r="EO8"/>
+      <c r="EP8"/>
+      <c r="EQ8"/>
+      <c r="ER8"/>
+      <c r="ES8"/>
+      <c r="ET8"/>
+      <c r="EU8"/>
+      <c r="EV8"/>
+      <c r="EW8"/>
+      <c r="EX8"/>
+      <c r="EY8"/>
+      <c r="EZ8"/>
+      <c r="FA8"/>
+      <c r="FB8"/>
+      <c r="FC8"/>
+      <c r="FD8"/>
+      <c r="FE8"/>
+      <c r="FF8"/>
+      <c r="FG8"/>
+      <c r="FH8"/>
+      <c r="FI8"/>
+      <c r="FJ8"/>
+      <c r="FK8"/>
+      <c r="FL8"/>
+      <c r="FM8"/>
+      <c r="FN8"/>
+      <c r="FO8"/>
+      <c r="FP8"/>
+      <c r="FQ8"/>
+      <c r="FR8"/>
+      <c r="FS8"/>
+      <c r="FT8"/>
+      <c r="FU8"/>
+      <c r="FV8"/>
+      <c r="FW8"/>
+      <c r="FX8"/>
+      <c r="FY8"/>
+      <c r="FZ8"/>
+      <c r="GA8"/>
+      <c r="GB8"/>
+      <c r="GC8"/>
+      <c r="GD8"/>
+      <c r="GE8"/>
+      <c r="GF8"/>
+      <c r="GG8"/>
+      <c r="GH8"/>
+      <c r="GI8"/>
+      <c r="GJ8"/>
+      <c r="GK8"/>
+    </row>
+    <row r="9" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="E1" s="18"/>
-[...1 lines deleted...]
-      <c r="G1" s="18"/>
+      <c r="C9" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D9" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
+      <c r="DR9"/>
+      <c r="DS9"/>
+      <c r="DT9"/>
+      <c r="DU9"/>
+      <c r="DV9"/>
+      <c r="DW9"/>
+      <c r="DX9"/>
+      <c r="DY9"/>
+      <c r="DZ9"/>
+      <c r="EA9"/>
+      <c r="EB9"/>
+      <c r="EC9"/>
+      <c r="ED9"/>
+      <c r="EE9"/>
+      <c r="EF9"/>
+      <c r="EG9"/>
+      <c r="EH9"/>
+      <c r="EI9"/>
+      <c r="EJ9"/>
+      <c r="EK9"/>
+      <c r="EL9"/>
+      <c r="EM9"/>
+      <c r="EN9"/>
+      <c r="EO9"/>
+      <c r="EP9"/>
+      <c r="EQ9"/>
+      <c r="ER9"/>
+      <c r="ES9"/>
+      <c r="ET9"/>
+      <c r="EU9"/>
+      <c r="EV9"/>
+      <c r="EW9"/>
+      <c r="EX9"/>
+      <c r="EY9"/>
+      <c r="EZ9"/>
+      <c r="FA9"/>
+      <c r="FB9"/>
+      <c r="FC9"/>
+      <c r="FD9"/>
+      <c r="FE9"/>
+      <c r="FF9"/>
+      <c r="FG9"/>
+      <c r="FH9"/>
+      <c r="FI9"/>
+      <c r="FJ9"/>
+      <c r="FK9"/>
+      <c r="FL9"/>
+      <c r="FM9"/>
+      <c r="FN9"/>
+      <c r="FO9"/>
+      <c r="FP9"/>
+      <c r="FQ9"/>
+      <c r="FR9"/>
+      <c r="FS9"/>
+      <c r="FT9"/>
+      <c r="FU9"/>
+      <c r="FV9"/>
+      <c r="FW9"/>
+      <c r="FX9"/>
+      <c r="FY9"/>
+      <c r="FZ9"/>
+      <c r="GA9"/>
+      <c r="GB9"/>
+      <c r="GC9"/>
+      <c r="GD9"/>
+      <c r="GE9"/>
+      <c r="GF9"/>
+      <c r="GG9"/>
+      <c r="GH9"/>
+      <c r="GI9"/>
+      <c r="GJ9"/>
+      <c r="GK9"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C2" s="13">
+    <row r="10" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="23">
+        <v>46023</v>
+      </c>
+      <c r="D10" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10"/>
+      <c r="DR10"/>
+      <c r="DS10"/>
+      <c r="DT10"/>
+      <c r="DU10"/>
+      <c r="DV10"/>
+      <c r="DW10"/>
+      <c r="DX10"/>
+      <c r="DY10"/>
+      <c r="DZ10"/>
+      <c r="EA10"/>
+      <c r="EB10"/>
+      <c r="EC10"/>
+      <c r="ED10"/>
+      <c r="EE10"/>
+      <c r="EF10"/>
+      <c r="EG10"/>
+      <c r="EH10"/>
+      <c r="EI10"/>
+      <c r="EJ10"/>
+      <c r="EK10"/>
+      <c r="EL10"/>
+      <c r="EM10"/>
+      <c r="EN10"/>
+      <c r="EO10"/>
+      <c r="EP10"/>
+      <c r="EQ10"/>
+      <c r="ER10"/>
+      <c r="ES10"/>
+      <c r="ET10"/>
+      <c r="EU10"/>
+      <c r="EV10"/>
+      <c r="EW10"/>
+      <c r="EX10"/>
+      <c r="EY10"/>
+      <c r="EZ10"/>
+      <c r="FA10"/>
+      <c r="FB10"/>
+      <c r="FC10"/>
+      <c r="FD10"/>
+      <c r="FE10"/>
+      <c r="FF10"/>
+      <c r="FG10"/>
+      <c r="FH10"/>
+      <c r="FI10"/>
+      <c r="FJ10"/>
+      <c r="FK10"/>
+      <c r="FL10"/>
+      <c r="FM10"/>
+      <c r="FN10"/>
+      <c r="FO10"/>
+      <c r="FP10"/>
+      <c r="FQ10"/>
+      <c r="FR10"/>
+      <c r="FS10"/>
+      <c r="FT10"/>
+      <c r="FU10"/>
+      <c r="FV10"/>
+      <c r="FW10"/>
+      <c r="FX10"/>
+      <c r="FY10"/>
+      <c r="FZ10"/>
+      <c r="GA10"/>
+      <c r="GB10"/>
+      <c r="GC10"/>
+      <c r="GD10"/>
+      <c r="GE10"/>
+      <c r="GF10"/>
+      <c r="GG10"/>
+      <c r="GH10"/>
+      <c r="GI10"/>
+      <c r="GJ10"/>
+      <c r="GK10"/>
+    </row>
+    <row r="11" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" s="23">
+        <v>46023</v>
+      </c>
+      <c r="D11" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
+      <c r="DS11"/>
+      <c r="DT11"/>
+      <c r="DU11"/>
+      <c r="DV11"/>
+      <c r="DW11"/>
+      <c r="DX11"/>
+      <c r="DY11"/>
+      <c r="DZ11"/>
+      <c r="EA11"/>
+      <c r="EB11"/>
+      <c r="EC11"/>
+      <c r="ED11"/>
+      <c r="EE11"/>
+      <c r="EF11"/>
+      <c r="EG11"/>
+      <c r="EH11"/>
+      <c r="EI11"/>
+      <c r="EJ11"/>
+      <c r="EK11"/>
+      <c r="EL11"/>
+      <c r="EM11"/>
+      <c r="EN11"/>
+      <c r="EO11"/>
+      <c r="EP11"/>
+      <c r="EQ11"/>
+      <c r="ER11"/>
+      <c r="ES11"/>
+      <c r="ET11"/>
+      <c r="EU11"/>
+      <c r="EV11"/>
+      <c r="EW11"/>
+      <c r="EX11"/>
+      <c r="EY11"/>
+      <c r="EZ11"/>
+      <c r="FA11"/>
+      <c r="FB11"/>
+      <c r="FC11"/>
+      <c r="FD11"/>
+      <c r="FE11"/>
+      <c r="FF11"/>
+      <c r="FG11"/>
+      <c r="FH11"/>
+      <c r="FI11"/>
+      <c r="FJ11"/>
+      <c r="FK11"/>
+      <c r="FL11"/>
+      <c r="FM11"/>
+      <c r="FN11"/>
+      <c r="FO11"/>
+      <c r="FP11"/>
+      <c r="FQ11"/>
+      <c r="FR11"/>
+      <c r="FS11"/>
+      <c r="FT11"/>
+      <c r="FU11"/>
+      <c r="FV11"/>
+      <c r="FW11"/>
+      <c r="FX11"/>
+      <c r="FY11"/>
+      <c r="FZ11"/>
+      <c r="GA11"/>
+      <c r="GB11"/>
+      <c r="GC11"/>
+      <c r="GD11"/>
+      <c r="GE11"/>
+      <c r="GF11"/>
+      <c r="GG11"/>
+      <c r="GH11"/>
+      <c r="GI11"/>
+      <c r="GJ11"/>
+      <c r="GK11"/>
+    </row>
+    <row r="12" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="23">
         <v>45658</v>
       </c>
-      <c r="D2" s="17" t="s">
+      <c r="D12" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12"/>
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12"/>
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12"/>
+      <c r="DU12"/>
+      <c r="DV12"/>
+      <c r="DW12"/>
+      <c r="DX12"/>
+      <c r="DY12"/>
+      <c r="DZ12"/>
+      <c r="EA12"/>
+      <c r="EB12"/>
+      <c r="EC12"/>
+      <c r="ED12"/>
+      <c r="EE12"/>
+      <c r="EF12"/>
+      <c r="EG12"/>
+      <c r="EH12"/>
+      <c r="EI12"/>
+      <c r="EJ12"/>
+      <c r="EK12"/>
+      <c r="EL12"/>
+      <c r="EM12"/>
+      <c r="EN12"/>
+      <c r="EO12"/>
+      <c r="EP12"/>
+      <c r="EQ12"/>
+      <c r="ER12"/>
+      <c r="ES12"/>
+      <c r="ET12"/>
+      <c r="EU12"/>
+      <c r="EV12"/>
+      <c r="EW12"/>
+      <c r="EX12"/>
+      <c r="EY12"/>
+      <c r="EZ12"/>
+      <c r="FA12"/>
+      <c r="FB12"/>
+      <c r="FC12"/>
+      <c r="FD12"/>
+      <c r="FE12"/>
+      <c r="FF12"/>
+      <c r="FG12"/>
+      <c r="FH12"/>
+      <c r="FI12"/>
+      <c r="FJ12"/>
+      <c r="FK12"/>
+      <c r="FL12"/>
+      <c r="FM12"/>
+      <c r="FN12"/>
+      <c r="FO12"/>
+      <c r="FP12"/>
+      <c r="FQ12"/>
+      <c r="FR12"/>
+      <c r="FS12"/>
+      <c r="FT12"/>
+      <c r="FU12"/>
+      <c r="FV12"/>
+      <c r="FW12"/>
+      <c r="FX12"/>
+      <c r="FY12"/>
+      <c r="FZ12"/>
+      <c r="GA12"/>
+      <c r="GB12"/>
+      <c r="GC12"/>
+      <c r="GD12"/>
+      <c r="GE12"/>
+      <c r="GF12"/>
+      <c r="GG12"/>
+      <c r="GH12"/>
+      <c r="GI12"/>
+      <c r="GJ12"/>
+      <c r="GK12"/>
+    </row>
+    <row r="13" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B13" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D13" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
+      <c r="DV13"/>
+      <c r="DW13"/>
+      <c r="DX13"/>
+      <c r="DY13"/>
+      <c r="DZ13"/>
+      <c r="EA13"/>
+      <c r="EB13"/>
+      <c r="EC13"/>
+      <c r="ED13"/>
+      <c r="EE13"/>
+      <c r="EF13"/>
+      <c r="EG13"/>
+      <c r="EH13"/>
+      <c r="EI13"/>
+      <c r="EJ13"/>
+      <c r="EK13"/>
+      <c r="EL13"/>
+      <c r="EM13"/>
+      <c r="EN13"/>
+      <c r="EO13"/>
+      <c r="EP13"/>
+      <c r="EQ13"/>
+      <c r="ER13"/>
+      <c r="ES13"/>
+      <c r="ET13"/>
+      <c r="EU13"/>
+      <c r="EV13"/>
+      <c r="EW13"/>
+      <c r="EX13"/>
+      <c r="EY13"/>
+      <c r="EZ13"/>
+      <c r="FA13"/>
+      <c r="FB13"/>
+      <c r="FC13"/>
+      <c r="FD13"/>
+      <c r="FE13"/>
+      <c r="FF13"/>
+      <c r="FG13"/>
+      <c r="FH13"/>
+      <c r="FI13"/>
+      <c r="FJ13"/>
+      <c r="FK13"/>
+      <c r="FL13"/>
+      <c r="FM13"/>
+      <c r="FN13"/>
+      <c r="FO13"/>
+      <c r="FP13"/>
+      <c r="FQ13"/>
+      <c r="FR13"/>
+      <c r="FS13"/>
+      <c r="FT13"/>
+      <c r="FU13"/>
+      <c r="FV13"/>
+      <c r="FW13"/>
+      <c r="FX13"/>
+      <c r="FY13"/>
+      <c r="FZ13"/>
+      <c r="GA13"/>
+      <c r="GB13"/>
+      <c r="GC13"/>
+      <c r="GD13"/>
+      <c r="GE13"/>
+      <c r="GF13"/>
+      <c r="GG13"/>
+      <c r="GH13"/>
+      <c r="GI13"/>
+      <c r="GJ13"/>
+      <c r="GK13"/>
+    </row>
+    <row r="14" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D14" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
+      <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
+      <c r="DA14"/>
+      <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
+      <c r="DR14"/>
+      <c r="DS14"/>
+      <c r="DT14"/>
+      <c r="DU14"/>
+      <c r="DV14"/>
+      <c r="DW14"/>
+      <c r="DX14"/>
+      <c r="DY14"/>
+      <c r="DZ14"/>
+      <c r="EA14"/>
+      <c r="EB14"/>
+      <c r="EC14"/>
+      <c r="ED14"/>
+      <c r="EE14"/>
+      <c r="EF14"/>
+      <c r="EG14"/>
+      <c r="EH14"/>
+      <c r="EI14"/>
+      <c r="EJ14"/>
+      <c r="EK14"/>
+      <c r="EL14"/>
+      <c r="EM14"/>
+      <c r="EN14"/>
+      <c r="EO14"/>
+      <c r="EP14"/>
+      <c r="EQ14"/>
+      <c r="ER14"/>
+      <c r="ES14"/>
+      <c r="ET14"/>
+      <c r="EU14"/>
+      <c r="EV14"/>
+      <c r="EW14"/>
+      <c r="EX14"/>
+      <c r="EY14"/>
+      <c r="EZ14"/>
+      <c r="FA14"/>
+      <c r="FB14"/>
+      <c r="FC14"/>
+      <c r="FD14"/>
+      <c r="FE14"/>
+      <c r="FF14"/>
+      <c r="FG14"/>
+      <c r="FH14"/>
+      <c r="FI14"/>
+      <c r="FJ14"/>
+      <c r="FK14"/>
+      <c r="FL14"/>
+      <c r="FM14"/>
+      <c r="FN14"/>
+      <c r="FO14"/>
+      <c r="FP14"/>
+      <c r="FQ14"/>
+      <c r="FR14"/>
+      <c r="FS14"/>
+      <c r="FT14"/>
+      <c r="FU14"/>
+      <c r="FV14"/>
+      <c r="FW14"/>
+      <c r="FX14"/>
+      <c r="FY14"/>
+      <c r="FZ14"/>
+      <c r="GA14"/>
+      <c r="GB14"/>
+      <c r="GC14"/>
+      <c r="GD14"/>
+      <c r="GE14"/>
+      <c r="GF14"/>
+      <c r="GG14"/>
+      <c r="GH14"/>
+      <c r="GI14"/>
+      <c r="GJ14"/>
+      <c r="GK14"/>
+    </row>
+    <row r="15" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D15" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
+      <c r="DA15"/>
+      <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15"/>
+      <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15"/>
+      <c r="DM15"/>
+      <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15"/>
+      <c r="DQ15"/>
+      <c r="DR15"/>
+      <c r="DS15"/>
+      <c r="DT15"/>
+      <c r="DU15"/>
+      <c r="DV15"/>
+      <c r="DW15"/>
+      <c r="DX15"/>
+      <c r="DY15"/>
+      <c r="DZ15"/>
+      <c r="EA15"/>
+      <c r="EB15"/>
+      <c r="EC15"/>
+      <c r="ED15"/>
+      <c r="EE15"/>
+      <c r="EF15"/>
+      <c r="EG15"/>
+      <c r="EH15"/>
+      <c r="EI15"/>
+      <c r="EJ15"/>
+      <c r="EK15"/>
+      <c r="EL15"/>
+      <c r="EM15"/>
+      <c r="EN15"/>
+      <c r="EO15"/>
+      <c r="EP15"/>
+      <c r="EQ15"/>
+      <c r="ER15"/>
+      <c r="ES15"/>
+      <c r="ET15"/>
+      <c r="EU15"/>
+      <c r="EV15"/>
+      <c r="EW15"/>
+      <c r="EX15"/>
+      <c r="EY15"/>
+      <c r="EZ15"/>
+      <c r="FA15"/>
+      <c r="FB15"/>
+      <c r="FC15"/>
+      <c r="FD15"/>
+      <c r="FE15"/>
+      <c r="FF15"/>
+      <c r="FG15"/>
+      <c r="FH15"/>
+      <c r="FI15"/>
+      <c r="FJ15"/>
+      <c r="FK15"/>
+      <c r="FL15"/>
+      <c r="FM15"/>
+      <c r="FN15"/>
+      <c r="FO15"/>
+      <c r="FP15"/>
+      <c r="FQ15"/>
+      <c r="FR15"/>
+      <c r="FS15"/>
+      <c r="FT15"/>
+      <c r="FU15"/>
+      <c r="FV15"/>
+      <c r="FW15"/>
+      <c r="FX15"/>
+      <c r="FY15"/>
+      <c r="FZ15"/>
+      <c r="GA15"/>
+      <c r="GB15"/>
+      <c r="GC15"/>
+      <c r="GD15"/>
+      <c r="GE15"/>
+      <c r="GF15"/>
+      <c r="GG15"/>
+      <c r="GH15"/>
+      <c r="GI15"/>
+      <c r="GJ15"/>
+      <c r="GK15"/>
+    </row>
+    <row r="16" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="21">
+        <v>45658</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
+      <c r="DA16"/>
+      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
+      <c r="DS16"/>
+      <c r="DT16"/>
+      <c r="DU16"/>
+      <c r="DV16"/>
+      <c r="DW16"/>
+      <c r="DX16"/>
+      <c r="DY16"/>
+      <c r="DZ16"/>
+      <c r="EA16"/>
+      <c r="EB16"/>
+      <c r="EC16"/>
+      <c r="ED16"/>
+      <c r="EE16"/>
+      <c r="EF16"/>
+      <c r="EG16"/>
+      <c r="EH16"/>
+      <c r="EI16"/>
+      <c r="EJ16"/>
+      <c r="EK16"/>
+      <c r="EL16"/>
+      <c r="EM16"/>
+      <c r="EN16"/>
+      <c r="EO16"/>
+      <c r="EP16"/>
+      <c r="EQ16"/>
+      <c r="ER16"/>
+      <c r="ES16"/>
+      <c r="ET16"/>
+      <c r="EU16"/>
+      <c r="EV16"/>
+      <c r="EW16"/>
+      <c r="EX16"/>
+      <c r="EY16"/>
+      <c r="EZ16"/>
+      <c r="FA16"/>
+      <c r="FB16"/>
+      <c r="FC16"/>
+      <c r="FD16"/>
+      <c r="FE16"/>
+      <c r="FF16"/>
+      <c r="FG16"/>
+      <c r="FH16"/>
+      <c r="FI16"/>
+      <c r="FJ16"/>
+      <c r="FK16"/>
+      <c r="FL16"/>
+      <c r="FM16"/>
+      <c r="FN16"/>
+      <c r="FO16"/>
+      <c r="FP16"/>
+      <c r="FQ16"/>
+      <c r="FR16"/>
+      <c r="FS16"/>
+      <c r="FT16"/>
+      <c r="FU16"/>
+      <c r="FV16"/>
+      <c r="FW16"/>
+      <c r="FX16"/>
+      <c r="FY16"/>
+      <c r="FZ16"/>
+      <c r="GA16"/>
+      <c r="GB16"/>
+      <c r="GC16"/>
+      <c r="GD16"/>
+      <c r="GE16"/>
+      <c r="GF16"/>
+      <c r="GG16"/>
+      <c r="GH16"/>
+      <c r="GI16"/>
+      <c r="GJ16"/>
+      <c r="GK16"/>
+    </row>
+    <row r="17" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="21">
+        <v>46023</v>
+      </c>
+      <c r="D17" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+      <c r="DV17"/>
+      <c r="DW17"/>
+      <c r="DX17"/>
+      <c r="DY17"/>
+      <c r="DZ17"/>
+      <c r="EA17"/>
+      <c r="EB17"/>
+      <c r="EC17"/>
+      <c r="ED17"/>
+      <c r="EE17"/>
+      <c r="EF17"/>
+      <c r="EG17"/>
+      <c r="EH17"/>
+      <c r="EI17"/>
+      <c r="EJ17"/>
+      <c r="EK17"/>
+      <c r="EL17"/>
+      <c r="EM17"/>
+      <c r="EN17"/>
+      <c r="EO17"/>
+      <c r="EP17"/>
+      <c r="EQ17"/>
+      <c r="ER17"/>
+      <c r="ES17"/>
+      <c r="ET17"/>
+      <c r="EU17"/>
+      <c r="EV17"/>
+      <c r="EW17"/>
+      <c r="EX17"/>
+      <c r="EY17"/>
+      <c r="EZ17"/>
+      <c r="FA17"/>
+      <c r="FB17"/>
+      <c r="FC17"/>
+      <c r="FD17"/>
+      <c r="FE17"/>
+      <c r="FF17"/>
+      <c r="FG17"/>
+      <c r="FH17"/>
+      <c r="FI17"/>
+      <c r="FJ17"/>
+      <c r="FK17"/>
+      <c r="FL17"/>
+      <c r="FM17"/>
+      <c r="FN17"/>
+      <c r="FO17"/>
+      <c r="FP17"/>
+      <c r="FQ17"/>
+      <c r="FR17"/>
+      <c r="FS17"/>
+      <c r="FT17"/>
+      <c r="FU17"/>
+      <c r="FV17"/>
+      <c r="FW17"/>
+      <c r="FX17"/>
+      <c r="FY17"/>
+      <c r="FZ17"/>
+      <c r="GA17"/>
+      <c r="GB17"/>
+      <c r="GC17"/>
+      <c r="GD17"/>
+      <c r="GE17"/>
+      <c r="GF17"/>
+      <c r="GG17"/>
+      <c r="GH17"/>
+      <c r="GI17"/>
+      <c r="GJ17"/>
+      <c r="GK17"/>
+    </row>
+    <row r="18" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="21">
+        <v>45931</v>
+      </c>
+      <c r="D18" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+      <c r="DU18"/>
+      <c r="DV18"/>
+      <c r="DW18"/>
+      <c r="DX18"/>
+      <c r="DY18"/>
+      <c r="DZ18"/>
+      <c r="EA18"/>
+      <c r="EB18"/>
+      <c r="EC18"/>
+      <c r="ED18"/>
+      <c r="EE18"/>
+      <c r="EF18"/>
+      <c r="EG18"/>
+      <c r="EH18"/>
+      <c r="EI18"/>
+      <c r="EJ18"/>
+      <c r="EK18"/>
+      <c r="EL18"/>
+      <c r="EM18"/>
+      <c r="EN18"/>
+      <c r="EO18"/>
+      <c r="EP18"/>
+      <c r="EQ18"/>
+      <c r="ER18"/>
+      <c r="ES18"/>
+      <c r="ET18"/>
+      <c r="EU18"/>
+      <c r="EV18"/>
+      <c r="EW18"/>
+      <c r="EX18"/>
+      <c r="EY18"/>
+      <c r="EZ18"/>
+      <c r="FA18"/>
+      <c r="FB18"/>
+      <c r="FC18"/>
+      <c r="FD18"/>
+      <c r="FE18"/>
+      <c r="FF18"/>
+      <c r="FG18"/>
+      <c r="FH18"/>
+      <c r="FI18"/>
+      <c r="FJ18"/>
+      <c r="FK18"/>
+      <c r="FL18"/>
+      <c r="FM18"/>
+      <c r="FN18"/>
+      <c r="FO18"/>
+      <c r="FP18"/>
+      <c r="FQ18"/>
+      <c r="FR18"/>
+      <c r="FS18"/>
+      <c r="FT18"/>
+      <c r="FU18"/>
+      <c r="FV18"/>
+      <c r="FW18"/>
+      <c r="FX18"/>
+      <c r="FY18"/>
+      <c r="FZ18"/>
+      <c r="GA18"/>
+      <c r="GB18"/>
+      <c r="GC18"/>
+      <c r="GD18"/>
+      <c r="GE18"/>
+      <c r="GF18"/>
+      <c r="GG18"/>
+      <c r="GH18"/>
+      <c r="GI18"/>
+      <c r="GJ18"/>
+      <c r="GK18"/>
+    </row>
+    <row r="19" spans="1:193" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="21">
+        <v>45931</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+      <c r="DW19"/>
+      <c r="DX19"/>
+      <c r="DY19"/>
+      <c r="DZ19"/>
+      <c r="EA19"/>
+      <c r="EB19"/>
+      <c r="EC19"/>
+      <c r="ED19"/>
+      <c r="EE19"/>
+      <c r="EF19"/>
+      <c r="EG19"/>
+      <c r="EH19"/>
+      <c r="EI19"/>
+      <c r="EJ19"/>
+      <c r="EK19"/>
+      <c r="EL19"/>
+      <c r="EM19"/>
+      <c r="EN19"/>
+      <c r="EO19"/>
+      <c r="EP19"/>
+      <c r="EQ19"/>
+      <c r="ER19"/>
+      <c r="ES19"/>
+      <c r="ET19"/>
+      <c r="EU19"/>
+      <c r="EV19"/>
+      <c r="EW19"/>
+      <c r="EX19"/>
+      <c r="EY19"/>
+      <c r="EZ19"/>
+      <c r="FA19"/>
+      <c r="FB19"/>
+      <c r="FC19"/>
+      <c r="FD19"/>
+      <c r="FE19"/>
+      <c r="FF19"/>
+      <c r="FG19"/>
+      <c r="FH19"/>
+      <c r="FI19"/>
+      <c r="FJ19"/>
+      <c r="FK19"/>
+      <c r="FL19"/>
+      <c r="FM19"/>
+      <c r="FN19"/>
+      <c r="FO19"/>
+      <c r="FP19"/>
+      <c r="FQ19"/>
+      <c r="FR19"/>
+      <c r="FS19"/>
+      <c r="FT19"/>
+      <c r="FU19"/>
+      <c r="FV19"/>
+      <c r="FW19"/>
+      <c r="FX19"/>
+      <c r="FY19"/>
+      <c r="FZ19"/>
+      <c r="GA19"/>
+      <c r="GB19"/>
+      <c r="GC19"/>
+      <c r="GD19"/>
+      <c r="GE19"/>
+      <c r="GF19"/>
+      <c r="GG19"/>
+      <c r="GH19"/>
+      <c r="GI19"/>
+      <c r="GJ19"/>
+      <c r="GK19"/>
+    </row>
+    <row r="20" spans="1:193" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="21">
+        <v>46113</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+      <c r="DW20"/>
+      <c r="DX20"/>
+      <c r="DY20"/>
+      <c r="DZ20"/>
+      <c r="EA20"/>
+      <c r="EB20"/>
+      <c r="EC20"/>
+      <c r="ED20"/>
+      <c r="EE20"/>
+      <c r="EF20"/>
+      <c r="EG20"/>
+      <c r="EH20"/>
+      <c r="EI20"/>
+      <c r="EJ20"/>
+      <c r="EK20"/>
+      <c r="EL20"/>
+      <c r="EM20"/>
+      <c r="EN20"/>
+      <c r="EO20"/>
+      <c r="EP20"/>
+      <c r="EQ20"/>
+      <c r="ER20"/>
+      <c r="ES20"/>
+      <c r="ET20"/>
+      <c r="EU20"/>
+      <c r="EV20"/>
+      <c r="EW20"/>
+      <c r="EX20"/>
+      <c r="EY20"/>
+      <c r="EZ20"/>
+      <c r="FA20"/>
+      <c r="FB20"/>
+      <c r="FC20"/>
+      <c r="FD20"/>
+      <c r="FE20"/>
+      <c r="FF20"/>
+      <c r="FG20"/>
+      <c r="FH20"/>
+      <c r="FI20"/>
+      <c r="FJ20"/>
+      <c r="FK20"/>
+      <c r="FL20"/>
+      <c r="FM20"/>
+      <c r="FN20"/>
+      <c r="FO20"/>
+      <c r="FP20"/>
+      <c r="FQ20"/>
+      <c r="FR20"/>
+      <c r="FS20"/>
+      <c r="FT20"/>
+      <c r="FU20"/>
+      <c r="FV20"/>
+      <c r="FW20"/>
+      <c r="FX20"/>
+      <c r="FY20"/>
+      <c r="FZ20"/>
+      <c r="GA20"/>
+      <c r="GB20"/>
+      <c r="GC20"/>
+      <c r="GD20"/>
+      <c r="GE20"/>
+      <c r="GF20"/>
+      <c r="GG20"/>
+      <c r="GH20"/>
+      <c r="GI20"/>
+      <c r="GJ20"/>
+      <c r="GK20"/>
+    </row>
+    <row r="21" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D21" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21"/>
+      <c r="DI21"/>
+      <c r="DJ21"/>
+      <c r="DK21"/>
+      <c r="DL21"/>
+      <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
+      <c r="DR21"/>
+      <c r="DS21"/>
+      <c r="DT21"/>
+      <c r="DU21"/>
+      <c r="DV21"/>
+      <c r="DW21"/>
+      <c r="DX21"/>
+      <c r="DY21"/>
+      <c r="DZ21"/>
+      <c r="EA21"/>
+      <c r="EB21"/>
+      <c r="EC21"/>
+      <c r="ED21"/>
+      <c r="EE21"/>
+      <c r="EF21"/>
+      <c r="EG21"/>
+      <c r="EH21"/>
+      <c r="EI21"/>
+      <c r="EJ21"/>
+      <c r="EK21"/>
+      <c r="EL21"/>
+      <c r="EM21"/>
+      <c r="EN21"/>
+      <c r="EO21"/>
+      <c r="EP21"/>
+      <c r="EQ21"/>
+      <c r="ER21"/>
+      <c r="ES21"/>
+      <c r="ET21"/>
+      <c r="EU21"/>
+      <c r="EV21"/>
+      <c r="EW21"/>
+      <c r="EX21"/>
+      <c r="EY21"/>
+      <c r="EZ21"/>
+      <c r="FA21"/>
+      <c r="FB21"/>
+      <c r="FC21"/>
+      <c r="FD21"/>
+      <c r="FE21"/>
+      <c r="FF21"/>
+      <c r="FG21"/>
+      <c r="FH21"/>
+      <c r="FI21"/>
+      <c r="FJ21"/>
+      <c r="FK21"/>
+      <c r="FL21"/>
+      <c r="FM21"/>
+      <c r="FN21"/>
+      <c r="FO21"/>
+      <c r="FP21"/>
+      <c r="FQ21"/>
+      <c r="FR21"/>
+      <c r="FS21"/>
+      <c r="FT21"/>
+      <c r="FU21"/>
+      <c r="FV21"/>
+      <c r="FW21"/>
+      <c r="FX21"/>
+      <c r="FY21"/>
+      <c r="FZ21"/>
+      <c r="GA21"/>
+      <c r="GB21"/>
+      <c r="GC21"/>
+      <c r="GD21"/>
+      <c r="GE21"/>
+      <c r="GF21"/>
+      <c r="GG21"/>
+      <c r="GH21"/>
+      <c r="GI21"/>
+      <c r="GJ21"/>
+      <c r="GK21"/>
+    </row>
+    <row r="22" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
+      <c r="DA22"/>
+      <c r="DB22"/>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+      <c r="DU22"/>
+      <c r="DV22"/>
+      <c r="DW22"/>
+      <c r="DX22"/>
+      <c r="DY22"/>
+      <c r="DZ22"/>
+      <c r="EA22"/>
+      <c r="EB22"/>
+      <c r="EC22"/>
+      <c r="ED22"/>
+      <c r="EE22"/>
+      <c r="EF22"/>
+      <c r="EG22"/>
+      <c r="EH22"/>
+      <c r="EI22"/>
+      <c r="EJ22"/>
+      <c r="EK22"/>
+      <c r="EL22"/>
+      <c r="EM22"/>
+      <c r="EN22"/>
+      <c r="EO22"/>
+      <c r="EP22"/>
+      <c r="EQ22"/>
+      <c r="ER22"/>
+      <c r="ES22"/>
+      <c r="ET22"/>
+      <c r="EU22"/>
+      <c r="EV22"/>
+      <c r="EW22"/>
+      <c r="EX22"/>
+      <c r="EY22"/>
+      <c r="EZ22"/>
+      <c r="FA22"/>
+      <c r="FB22"/>
+      <c r="FC22"/>
+      <c r="FD22"/>
+      <c r="FE22"/>
+      <c r="FF22"/>
+      <c r="FG22"/>
+      <c r="FH22"/>
+      <c r="FI22"/>
+      <c r="FJ22"/>
+      <c r="FK22"/>
+      <c r="FL22"/>
+      <c r="FM22"/>
+      <c r="FN22"/>
+      <c r="FO22"/>
+      <c r="FP22"/>
+      <c r="FQ22"/>
+      <c r="FR22"/>
+      <c r="FS22"/>
+      <c r="FT22"/>
+      <c r="FU22"/>
+      <c r="FV22"/>
+      <c r="FW22"/>
+      <c r="FX22"/>
+      <c r="FY22"/>
+      <c r="FZ22"/>
+      <c r="GA22"/>
+      <c r="GB22"/>
+      <c r="GC22"/>
+      <c r="GD22"/>
+      <c r="GE22"/>
+      <c r="GF22"/>
+      <c r="GG22"/>
+      <c r="GH22"/>
+      <c r="GI22"/>
+      <c r="GJ22"/>
+      <c r="GK22"/>
+    </row>
+    <row r="23" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="C23" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D23" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23"/>
+      <c r="AD23"/>
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23"/>
+      <c r="AI23"/>
+      <c r="AJ23"/>
+      <c r="AK23"/>
+      <c r="AL23"/>
+      <c r="AM23"/>
+      <c r="AN23"/>
+      <c r="AO23"/>
+      <c r="AP23"/>
+      <c r="AQ23"/>
+      <c r="AR23"/>
+      <c r="AS23"/>
+      <c r="AT23"/>
+      <c r="AU23"/>
+      <c r="AV23"/>
+      <c r="AW23"/>
+      <c r="AX23"/>
+      <c r="AY23"/>
+      <c r="AZ23"/>
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+      <c r="CL23"/>
+      <c r="CM23"/>
+      <c r="CN23"/>
+      <c r="CO23"/>
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
+      <c r="CT23"/>
+      <c r="CU23"/>
+      <c r="CV23"/>
+      <c r="CW23"/>
+      <c r="CX23"/>
+      <c r="CY23"/>
+      <c r="CZ23"/>
+      <c r="DA23"/>
+      <c r="DB23"/>
+      <c r="DC23"/>
+      <c r="DD23"/>
+      <c r="DE23"/>
+      <c r="DF23"/>
+      <c r="DG23"/>
+      <c r="DH23"/>
+      <c r="DI23"/>
+      <c r="DJ23"/>
+      <c r="DK23"/>
+      <c r="DL23"/>
+      <c r="DM23"/>
+      <c r="DN23"/>
+      <c r="DO23"/>
+      <c r="DP23"/>
+      <c r="DQ23"/>
+      <c r="DR23"/>
+      <c r="DS23"/>
+      <c r="DT23"/>
+      <c r="DU23"/>
+      <c r="DV23"/>
+      <c r="DW23"/>
+      <c r="DX23"/>
+      <c r="DY23"/>
+      <c r="DZ23"/>
+      <c r="EA23"/>
+      <c r="EB23"/>
+      <c r="EC23"/>
+      <c r="ED23"/>
+      <c r="EE23"/>
+      <c r="EF23"/>
+      <c r="EG23"/>
+      <c r="EH23"/>
+      <c r="EI23"/>
+      <c r="EJ23"/>
+      <c r="EK23"/>
+      <c r="EL23"/>
+      <c r="EM23"/>
+      <c r="EN23"/>
+      <c r="EO23"/>
+      <c r="EP23"/>
+      <c r="EQ23"/>
+      <c r="ER23"/>
+      <c r="ES23"/>
+      <c r="ET23"/>
+      <c r="EU23"/>
+      <c r="EV23"/>
+      <c r="EW23"/>
+      <c r="EX23"/>
+      <c r="EY23"/>
+      <c r="EZ23"/>
+      <c r="FA23"/>
+      <c r="FB23"/>
+      <c r="FC23"/>
+      <c r="FD23"/>
+      <c r="FE23"/>
+      <c r="FF23"/>
+      <c r="FG23"/>
+      <c r="FH23"/>
+      <c r="FI23"/>
+      <c r="FJ23"/>
+      <c r="FK23"/>
+      <c r="FL23"/>
+      <c r="FM23"/>
+      <c r="FN23"/>
+      <c r="FO23"/>
+      <c r="FP23"/>
+      <c r="FQ23"/>
+      <c r="FR23"/>
+      <c r="FS23"/>
+      <c r="FT23"/>
+      <c r="FU23"/>
+      <c r="FV23"/>
+      <c r="FW23"/>
+      <c r="FX23"/>
+      <c r="FY23"/>
+      <c r="FZ23"/>
+      <c r="GA23"/>
+      <c r="GB23"/>
+      <c r="GC23"/>
+      <c r="GD23"/>
+      <c r="GE23"/>
+      <c r="GF23"/>
+      <c r="GG23"/>
+      <c r="GH23"/>
+      <c r="GI23"/>
+      <c r="GJ23"/>
+      <c r="GK23"/>
+    </row>
+    <row r="24" spans="1:193" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A24" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D24" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+      <c r="DW24"/>
+      <c r="DX24"/>
+      <c r="DY24"/>
+      <c r="DZ24"/>
+      <c r="EA24"/>
+      <c r="EB24"/>
+      <c r="EC24"/>
+      <c r="ED24"/>
+      <c r="EE24"/>
+      <c r="EF24"/>
+      <c r="EG24"/>
+      <c r="EH24"/>
+      <c r="EI24"/>
+      <c r="EJ24"/>
+      <c r="EK24"/>
+      <c r="EL24"/>
+      <c r="EM24"/>
+      <c r="EN24"/>
+      <c r="EO24"/>
+      <c r="EP24"/>
+      <c r="EQ24"/>
+      <c r="ER24"/>
+      <c r="ES24"/>
+      <c r="ET24"/>
+      <c r="EU24"/>
+      <c r="EV24"/>
+      <c r="EW24"/>
+      <c r="EX24"/>
+      <c r="EY24"/>
+      <c r="EZ24"/>
+      <c r="FA24"/>
+      <c r="FB24"/>
+      <c r="FC24"/>
+      <c r="FD24"/>
+      <c r="FE24"/>
+      <c r="FF24"/>
+      <c r="FG24"/>
+      <c r="FH24"/>
+      <c r="FI24"/>
+      <c r="FJ24"/>
+      <c r="FK24"/>
+      <c r="FL24"/>
+      <c r="FM24"/>
+      <c r="FN24"/>
+      <c r="FO24"/>
+      <c r="FP24"/>
+      <c r="FQ24"/>
+      <c r="FR24"/>
+      <c r="FS24"/>
+      <c r="FT24"/>
+      <c r="FU24"/>
+      <c r="FV24"/>
+      <c r="FW24"/>
+      <c r="FX24"/>
+      <c r="FY24"/>
+      <c r="FZ24"/>
+      <c r="GA24"/>
+      <c r="GB24"/>
+      <c r="GC24"/>
+      <c r="GD24"/>
+      <c r="GE24"/>
+      <c r="GF24"/>
+      <c r="GG24"/>
+      <c r="GH24"/>
+      <c r="GI24"/>
+      <c r="GJ24"/>
+      <c r="GK24"/>
+    </row>
+    <row r="25" spans="1:193" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A25" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D25" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="6"/>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
+      <c r="DU25"/>
+      <c r="DV25"/>
+      <c r="DW25"/>
+      <c r="DX25"/>
+      <c r="DY25"/>
+      <c r="DZ25"/>
+      <c r="EA25"/>
+      <c r="EB25"/>
+      <c r="EC25"/>
+      <c r="ED25"/>
+      <c r="EE25"/>
+      <c r="EF25"/>
+      <c r="EG25"/>
+      <c r="EH25"/>
+      <c r="EI25"/>
+      <c r="EJ25"/>
+      <c r="EK25"/>
+      <c r="EL25"/>
+      <c r="EM25"/>
+      <c r="EN25"/>
+      <c r="EO25"/>
+      <c r="EP25"/>
+      <c r="EQ25"/>
+      <c r="ER25"/>
+      <c r="ES25"/>
+      <c r="ET25"/>
+      <c r="EU25"/>
+      <c r="EV25"/>
+      <c r="EW25"/>
+      <c r="EX25"/>
+      <c r="EY25"/>
+      <c r="EZ25"/>
+      <c r="FA25"/>
+      <c r="FB25"/>
+      <c r="FC25"/>
+      <c r="FD25"/>
+      <c r="FE25"/>
+      <c r="FF25"/>
+      <c r="FG25"/>
+      <c r="FH25"/>
+      <c r="FI25"/>
+      <c r="FJ25"/>
+      <c r="FK25"/>
+      <c r="FL25"/>
+      <c r="FM25"/>
+      <c r="FN25"/>
+      <c r="FO25"/>
+      <c r="FP25"/>
+      <c r="FQ25"/>
+      <c r="FR25"/>
+      <c r="FS25"/>
+      <c r="FT25"/>
+      <c r="FU25"/>
+      <c r="FV25"/>
+      <c r="FW25"/>
+      <c r="FX25"/>
+      <c r="FY25"/>
+      <c r="FZ25"/>
+      <c r="GA25"/>
+      <c r="GB25"/>
+      <c r="GC25"/>
+      <c r="GD25"/>
+      <c r="GE25"/>
+      <c r="GF25"/>
+      <c r="GG25"/>
+      <c r="GH25"/>
+      <c r="GI25"/>
+      <c r="GJ25"/>
+      <c r="GK25"/>
+    </row>
+    <row r="26" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+      <c r="DW26"/>
+      <c r="DX26"/>
+      <c r="DY26"/>
+      <c r="DZ26"/>
+      <c r="EA26"/>
+      <c r="EB26"/>
+      <c r="EC26"/>
+      <c r="ED26"/>
+      <c r="EE26"/>
+      <c r="EF26"/>
+      <c r="EG26"/>
+      <c r="EH26"/>
+      <c r="EI26"/>
+      <c r="EJ26"/>
+      <c r="EK26"/>
+      <c r="EL26"/>
+      <c r="EM26"/>
+      <c r="EN26"/>
+      <c r="EO26"/>
+      <c r="EP26"/>
+      <c r="EQ26"/>
+      <c r="ER26"/>
+      <c r="ES26"/>
+      <c r="ET26"/>
+      <c r="EU26"/>
+      <c r="EV26"/>
+      <c r="EW26"/>
+      <c r="EX26"/>
+      <c r="EY26"/>
+      <c r="EZ26"/>
+      <c r="FA26"/>
+      <c r="FB26"/>
+      <c r="FC26"/>
+      <c r="FD26"/>
+      <c r="FE26"/>
+      <c r="FF26"/>
+      <c r="FG26"/>
+      <c r="FH26"/>
+      <c r="FI26"/>
+      <c r="FJ26"/>
+      <c r="FK26"/>
+      <c r="FL26"/>
+      <c r="FM26"/>
+      <c r="FN26"/>
+      <c r="FO26"/>
+      <c r="FP26"/>
+      <c r="FQ26"/>
+      <c r="FR26"/>
+      <c r="FS26"/>
+      <c r="FT26"/>
+      <c r="FU26"/>
+      <c r="FV26"/>
+      <c r="FW26"/>
+      <c r="FX26"/>
+      <c r="FY26"/>
+      <c r="FZ26"/>
+      <c r="GA26"/>
+      <c r="GB26"/>
+      <c r="GC26"/>
+      <c r="GD26"/>
+      <c r="GE26"/>
+      <c r="GF26"/>
+      <c r="GG26"/>
+      <c r="GH26"/>
+      <c r="GI26"/>
+      <c r="GJ26"/>
+      <c r="GK26"/>
+    </row>
+    <row r="27" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
+      <c r="DU27"/>
+      <c r="DV27"/>
+      <c r="DW27"/>
+      <c r="DX27"/>
+      <c r="DY27"/>
+      <c r="DZ27"/>
+      <c r="EA27"/>
+      <c r="EB27"/>
+      <c r="EC27"/>
+      <c r="ED27"/>
+      <c r="EE27"/>
+      <c r="EF27"/>
+      <c r="EG27"/>
+      <c r="EH27"/>
+      <c r="EI27"/>
+      <c r="EJ27"/>
+      <c r="EK27"/>
+      <c r="EL27"/>
+      <c r="EM27"/>
+      <c r="EN27"/>
+      <c r="EO27"/>
+      <c r="EP27"/>
+      <c r="EQ27"/>
+      <c r="ER27"/>
+      <c r="ES27"/>
+      <c r="ET27"/>
+      <c r="EU27"/>
+      <c r="EV27"/>
+      <c r="EW27"/>
+      <c r="EX27"/>
+      <c r="EY27"/>
+      <c r="EZ27"/>
+      <c r="FA27"/>
+      <c r="FB27"/>
+      <c r="FC27"/>
+      <c r="FD27"/>
+      <c r="FE27"/>
+      <c r="FF27"/>
+      <c r="FG27"/>
+      <c r="FH27"/>
+      <c r="FI27"/>
+      <c r="FJ27"/>
+      <c r="FK27"/>
+      <c r="FL27"/>
+      <c r="FM27"/>
+      <c r="FN27"/>
+      <c r="FO27"/>
+      <c r="FP27"/>
+      <c r="FQ27"/>
+      <c r="FR27"/>
+      <c r="FS27"/>
+      <c r="FT27"/>
+      <c r="FU27"/>
+      <c r="FV27"/>
+      <c r="FW27"/>
+      <c r="FX27"/>
+      <c r="FY27"/>
+      <c r="FZ27"/>
+      <c r="GA27"/>
+      <c r="GB27"/>
+      <c r="GC27"/>
+      <c r="GD27"/>
+      <c r="GE27"/>
+      <c r="GF27"/>
+      <c r="GG27"/>
+      <c r="GH27"/>
+      <c r="GI27"/>
+      <c r="GJ27"/>
+      <c r="GK27"/>
+    </row>
+    <row r="28" spans="1:193" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="14" t="s">
         <v>26</v>
       </c>
+      <c r="B28" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="3" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C3" s="13">
+    <row r="29" spans="1:193" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="22">
         <v>45658</v>
       </c>
-      <c r="D3" s="17" t="s">
-        <v>26</v>
+      <c r="D29" s="29" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C4" s="13">
+    <row r="30" spans="1:193" ht="90" x14ac:dyDescent="0.25">
+      <c r="A30" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="18">
         <v>45658</v>
       </c>
-      <c r="D4" s="17" t="s">
-        <v>26</v>
+      <c r="D30" s="31" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C5" s="13">
+    <row r="31" spans="1:193" ht="90" x14ac:dyDescent="0.25">
+      <c r="A31" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" s="18">
         <v>45658</v>
       </c>
-      <c r="D5" s="17" t="s">
-        <v>26</v>
+      <c r="D31" s="31" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C6" s="14">
+    <row r="32" spans="1:193" ht="105" x14ac:dyDescent="0.25">
+      <c r="A32" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="18">
         <v>45658</v>
       </c>
-      <c r="D6" s="17" t="s">
-        <v>26</v>
+      <c r="D32" s="31" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="30" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C7" s="14">
+    <row r="33" spans="1:4" ht="105" x14ac:dyDescent="0.25">
+      <c r="A33" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="18">
         <v>45658</v>
       </c>
-      <c r="D7" s="17" t="s">
-        <v>26</v>
+      <c r="D33" s="31" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C8" s="14">
+    <row r="34" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+      <c r="A34" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C34" s="18">
+        <v>45658</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="105" x14ac:dyDescent="0.25">
+      <c r="A35" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" s="18">
         <v>46023</v>
       </c>
-      <c r="D8" s="17" t="s">
-        <v>26</v>
+      <c r="D35" s="28" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-[...367 lines deleted...]
-      <c r="D35" s="12"/>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="16"/>
+      <c r="B36" s="17"/>
+      <c r="C36" s="17"/>
+      <c r="D36" s="27"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:GK26" xr:uid="{421DC909-81AC-4EC6-B3DB-5D6AEEE6042A}">
-[...1 lines deleted...]
-      <sortCondition ref="A1:A26"/>
+  <autoFilter ref="A1:GK27" xr:uid="{421DC909-81AC-4EC6-B3DB-5D6AEEE6042A}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:GK27">
+      <sortCondition ref="A1:A27"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069B6333D69391A4E99490FA9D001EFF2" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22b4f09d78445206be5114e9b5a92847">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6834f8c0c0eabdc6c42b2f987c760c09">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>