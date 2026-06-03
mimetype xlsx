--- v3 (2026-04-03)
+++ v4 (2026-06-03)
@@ -2,87 +2,87 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\03 23 2026 JN Pricing_HCPCS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\05 29 2026 JN Pricing\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30249BD9-4079-4DE9-87BD-81E0D65875C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5CD12DD-9CB0-4F23-AC9D-5C92D8F6FF76}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{DAB51784-CCDC-4EF3-9FB3-168789653524}"/>
+    <workbookView xWindow="31110" yWindow="1530" windowWidth="21600" windowHeight="12390" xr2:uid="{DAB51784-CCDC-4EF3-9FB3-168789653524}"/>
   </bookViews>
   <sheets>
     <sheet name="ASC devices" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ASC devices'!$A$1:$GK$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ASC devices'!$A$1:$GK$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="74">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>C1052</t>
   </si>
   <si>
     <t>C1062</t>
   </si>
   <si>
     <t>C1747</t>
   </si>
   <si>
     <t>C1825</t>
   </si>
   <si>
     <t>C1826</t>
   </si>
   <si>
     <t>C1827</t>
   </si>
   <si>
@@ -181,53 +181,50 @@
   <si>
     <t>Elastomeric infusion pump (e.g., On-Q* pump with bolus), including catheter and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
   </si>
   <si>
     <t>C9806</t>
   </si>
   <si>
     <t>Rotary peristaltic infusion pump (e.g., ambIT pump), including catheter and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
   </si>
   <si>
     <t>C9807</t>
   </si>
   <si>
     <t>Nerve stimulator, percutaneous, peripheral (e.g., sprint peripheral nerve stimulation system), including electrode and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
   </si>
   <si>
     <t>C9808</t>
   </si>
   <si>
     <t>Nerve cryoablation probe (e.g., cryoICE, cryoSPHERE, cryoSPHERE MAX, cryo2), including probe and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
   </si>
   <si>
     <t>C9809</t>
   </si>
   <si>
-    <t>Cryoablation needle (e.g., iovera system), including needle/tip and all disposable system components, nonopioid medical device (must be a qualifying Medicare nonopioid medical device for postsurgical pain relief in accordance with Section 4135 of the CAA, 2023)</t>
-[...1 lines deleted...]
-  <si>
     <t>C1739</t>
   </si>
   <si>
     <t>Tissue marker, probe detectable any method (implantable), with delivery system</t>
   </si>
   <si>
     <t>C1741</t>
   </si>
   <si>
     <t>Anchor/screw for bone fixation, absorbable (implantable)</t>
   </si>
   <si>
     <t>C1742</t>
   </si>
   <si>
     <t>Pressure monitoring system, compartmental intramuscular (implantable), continuous, including all components (e.g., introducer, sensor), excludes mobile (wireless) software application</t>
   </si>
   <si>
     <t>C1607</t>
   </si>
   <si>
     <t>C1608</t>
   </si>
   <si>
     <t>Neurostimulator, integrated (implantable), rechargeable with all implantable and external components including charging system</t>
@@ -254,50 +251,59 @@
     <t>Effective from date of service</t>
   </si>
   <si>
     <t>Effective through date of service</t>
   </si>
   <si>
     <t>Adapter, single use (i.e., disposable), for attaching  ultrasound system to upper  gastrointestinal endoscope</t>
   </si>
   <si>
     <t>Endoscope, single use (i.e., disposable), urinary tract, imaging/illumination device (insertable)</t>
   </si>
   <si>
     <t>Water circulating motorized cold therapy device (e.g., iceman) including all system components (e.g. pads, console, disposable parts), non-opioid medical device (must be a qualifying Medicare non-opioid medical device for post-surgical pain relief in accordance with section 4135 of the caa, 2023)</t>
   </si>
   <si>
     <t>Endoscope, single use (i.e., disposable), pulmonary, imaging/illumination device (insertable)</t>
   </si>
   <si>
     <t xml:space="preserve"> Generator, neurostimulator (implantable), non-rechargeable with carotid sinus baroreceptor stimulation lead(s)</t>
   </si>
   <si>
     <t>C1743</t>
   </si>
   <si>
     <t>Scaffold, endovascular non-coronary, resorbable drug eluting, with delivery system (implantable)</t>
+  </si>
+  <si>
+    <t>C1609</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vertebral device, motion-preserving, with screw fixation                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cryoneurolysis needle (e.g., iovera System), including needle/tip and all disposable system components, nonopioid medical device (must be a qualifying Medicare non-opioid medical device for post-surgical pain relief in accordance with Section 4135 of the CAA, 2023) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -761,77 +767,77 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{421DC909-81AC-4EC6-B3DB-5D6AEEE6042A}">
-  <dimension ref="A1:GK36"/>
+  <dimension ref="A1:GK37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A17" workbookViewId="0">
-      <selection activeCell="L21" sqref="L21"/>
+    <sheetView tabSelected="1" topLeftCell="A35" workbookViewId="0">
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="46" style="4" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.28515625" style="9" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:193" s="1" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1" s="12" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
     </row>
     <row r="2" spans="1:193" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="22">
         <v>45658</v>
       </c>
       <c r="D2" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
@@ -1407,51 +1413,51 @@
       <c r="FS4"/>
       <c r="FT4"/>
       <c r="FU4"/>
       <c r="FV4"/>
       <c r="FW4"/>
       <c r="FX4"/>
       <c r="FY4"/>
       <c r="FZ4"/>
       <c r="GA4"/>
       <c r="GB4"/>
       <c r="GC4"/>
       <c r="GD4"/>
       <c r="GE4"/>
       <c r="GF4"/>
       <c r="GG4"/>
       <c r="GH4"/>
       <c r="GI4"/>
       <c r="GJ4"/>
       <c r="GK4"/>
     </row>
     <row r="5" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C5" s="22">
         <v>45658</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
@@ -2013,54 +2019,54 @@
       <c r="FP7"/>
       <c r="FQ7"/>
       <c r="FR7"/>
       <c r="FS7"/>
       <c r="FT7"/>
       <c r="FU7"/>
       <c r="FV7"/>
       <c r="FW7"/>
       <c r="FX7"/>
       <c r="FY7"/>
       <c r="FZ7"/>
       <c r="GA7"/>
       <c r="GB7"/>
       <c r="GC7"/>
       <c r="GD7"/>
       <c r="GE7"/>
       <c r="GF7"/>
       <c r="GG7"/>
       <c r="GH7"/>
       <c r="GI7"/>
       <c r="GJ7"/>
       <c r="GK7"/>
     </row>
     <row r="8" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="25" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C8" s="23">
         <v>46023</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
@@ -2219,51 +2225,51 @@
       <c r="FS8"/>
       <c r="FT8"/>
       <c r="FU8"/>
       <c r="FV8"/>
       <c r="FW8"/>
       <c r="FX8"/>
       <c r="FY8"/>
       <c r="FZ8"/>
       <c r="GA8"/>
       <c r="GB8"/>
       <c r="GC8"/>
       <c r="GD8"/>
       <c r="GE8"/>
       <c r="GF8"/>
       <c r="GG8"/>
       <c r="GH8"/>
       <c r="GI8"/>
       <c r="GJ8"/>
       <c r="GK8"/>
     </row>
     <row r="9" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" s="23">
         <v>45658</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
@@ -2419,54 +2425,54 @@
       <c r="FP9"/>
       <c r="FQ9"/>
       <c r="FR9"/>
       <c r="FS9"/>
       <c r="FT9"/>
       <c r="FU9"/>
       <c r="FV9"/>
       <c r="FW9"/>
       <c r="FX9"/>
       <c r="FY9"/>
       <c r="FZ9"/>
       <c r="GA9"/>
       <c r="GB9"/>
       <c r="GC9"/>
       <c r="GD9"/>
       <c r="GE9"/>
       <c r="GF9"/>
       <c r="GG9"/>
       <c r="GH9"/>
       <c r="GI9"/>
       <c r="GJ9"/>
       <c r="GK9"/>
     </row>
     <row r="10" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="24" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B10" s="25" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C10" s="23">
         <v>46023</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
@@ -2622,54 +2628,54 @@
       <c r="FP10"/>
       <c r="FQ10"/>
       <c r="FR10"/>
       <c r="FS10"/>
       <c r="FT10"/>
       <c r="FU10"/>
       <c r="FV10"/>
       <c r="FW10"/>
       <c r="FX10"/>
       <c r="FY10"/>
       <c r="FZ10"/>
       <c r="GA10"/>
       <c r="GB10"/>
       <c r="GC10"/>
       <c r="GD10"/>
       <c r="GE10"/>
       <c r="GF10"/>
       <c r="GG10"/>
       <c r="GH10"/>
       <c r="GI10"/>
       <c r="GJ10"/>
       <c r="GK10"/>
     </row>
     <row r="11" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C11" s="23">
         <v>46023</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
@@ -2823,61 +2829,61 @@
       <c r="FN11"/>
       <c r="FO11"/>
       <c r="FP11"/>
       <c r="FQ11"/>
       <c r="FR11"/>
       <c r="FS11"/>
       <c r="FT11"/>
       <c r="FU11"/>
       <c r="FV11"/>
       <c r="FW11"/>
       <c r="FX11"/>
       <c r="FY11"/>
       <c r="FZ11"/>
       <c r="GA11"/>
       <c r="GB11"/>
       <c r="GC11"/>
       <c r="GD11"/>
       <c r="GE11"/>
       <c r="GF11"/>
       <c r="GG11"/>
       <c r="GH11"/>
       <c r="GI11"/>
       <c r="GJ11"/>
       <c r="GK11"/>
     </row>
-    <row r="12" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>29</v>
+    <row r="12" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>72</v>
       </c>
       <c r="C12" s="23">
-        <v>45658</v>
-[...1 lines deleted...]
-      <c r="D12" s="29" t="s">
+        <v>46204</v>
+      </c>
+      <c r="D12" s="30" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
@@ -3028,54 +3034,54 @@
       <c r="FP12"/>
       <c r="FQ12"/>
       <c r="FR12"/>
       <c r="FS12"/>
       <c r="FT12"/>
       <c r="FU12"/>
       <c r="FV12"/>
       <c r="FW12"/>
       <c r="FX12"/>
       <c r="FY12"/>
       <c r="FZ12"/>
       <c r="GA12"/>
       <c r="GB12"/>
       <c r="GC12"/>
       <c r="GD12"/>
       <c r="GE12"/>
       <c r="GF12"/>
       <c r="GG12"/>
       <c r="GH12"/>
       <c r="GI12"/>
       <c r="GJ12"/>
       <c r="GK12"/>
     </row>
     <row r="13" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C13" s="23">
         <v>45658</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
@@ -3231,54 +3237,54 @@
       <c r="FP13"/>
       <c r="FQ13"/>
       <c r="FR13"/>
       <c r="FS13"/>
       <c r="FT13"/>
       <c r="FU13"/>
       <c r="FV13"/>
       <c r="FW13"/>
       <c r="FX13"/>
       <c r="FY13"/>
       <c r="FZ13"/>
       <c r="GA13"/>
       <c r="GB13"/>
       <c r="GC13"/>
       <c r="GD13"/>
       <c r="GE13"/>
       <c r="GF13"/>
       <c r="GG13"/>
       <c r="GH13"/>
       <c r="GI13"/>
       <c r="GJ13"/>
       <c r="GK13"/>
     </row>
     <row r="14" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C14" s="23">
         <v>45658</v>
       </c>
       <c r="D14" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
@@ -3432,56 +3438,56 @@
       <c r="FN14"/>
       <c r="FO14"/>
       <c r="FP14"/>
       <c r="FQ14"/>
       <c r="FR14"/>
       <c r="FS14"/>
       <c r="FT14"/>
       <c r="FU14"/>
       <c r="FV14"/>
       <c r="FW14"/>
       <c r="FX14"/>
       <c r="FY14"/>
       <c r="FZ14"/>
       <c r="GA14"/>
       <c r="GB14"/>
       <c r="GC14"/>
       <c r="GD14"/>
       <c r="GE14"/>
       <c r="GF14"/>
       <c r="GG14"/>
       <c r="GH14"/>
       <c r="GI14"/>
       <c r="GJ14"/>
       <c r="GK14"/>
     </row>
-    <row r="15" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C15" s="23">
         <v>45658</v>
       </c>
       <c r="D15" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
@@ -3636,60 +3642,60 @@
       <c r="FO15"/>
       <c r="FP15"/>
       <c r="FQ15"/>
       <c r="FR15"/>
       <c r="FS15"/>
       <c r="FT15"/>
       <c r="FU15"/>
       <c r="FV15"/>
       <c r="FW15"/>
       <c r="FX15"/>
       <c r="FY15"/>
       <c r="FZ15"/>
       <c r="GA15"/>
       <c r="GB15"/>
       <c r="GC15"/>
       <c r="GD15"/>
       <c r="GE15"/>
       <c r="GF15"/>
       <c r="GG15"/>
       <c r="GH15"/>
       <c r="GI15"/>
       <c r="GJ15"/>
       <c r="GK15"/>
     </row>
     <row r="16" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A16" s="19" t="s">
-[...5 lines deleted...]
-      <c r="C16" s="21">
+      <c r="A16" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="23">
         <v>45658</v>
       </c>
-      <c r="D16" s="28" t="s">
+      <c r="D16" s="29" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
@@ -3838,59 +3844,59 @@
       <c r="FN16"/>
       <c r="FO16"/>
       <c r="FP16"/>
       <c r="FQ16"/>
       <c r="FR16"/>
       <c r="FS16"/>
       <c r="FT16"/>
       <c r="FU16"/>
       <c r="FV16"/>
       <c r="FW16"/>
       <c r="FX16"/>
       <c r="FY16"/>
       <c r="FZ16"/>
       <c r="GA16"/>
       <c r="GB16"/>
       <c r="GC16"/>
       <c r="GD16"/>
       <c r="GE16"/>
       <c r="GF16"/>
       <c r="GG16"/>
       <c r="GH16"/>
       <c r="GI16"/>
       <c r="GJ16"/>
       <c r="GK16"/>
     </row>
-    <row r="17" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="B17" s="20" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="C17" s="21">
-        <v>46023</v>
+        <v>45658</v>
       </c>
       <c r="D17" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4041,59 +4047,59 @@
       <c r="FN17"/>
       <c r="FO17"/>
       <c r="FP17"/>
       <c r="FQ17"/>
       <c r="FR17"/>
       <c r="FS17"/>
       <c r="FT17"/>
       <c r="FU17"/>
       <c r="FV17"/>
       <c r="FW17"/>
       <c r="FX17"/>
       <c r="FY17"/>
       <c r="FZ17"/>
       <c r="GA17"/>
       <c r="GB17"/>
       <c r="GC17"/>
       <c r="GD17"/>
       <c r="GE17"/>
       <c r="GF17"/>
       <c r="GG17"/>
       <c r="GH17"/>
       <c r="GI17"/>
       <c r="GJ17"/>
       <c r="GK17"/>
     </row>
-    <row r="18" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A18" s="19" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="B18" s="20" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="C18" s="21">
-        <v>45931</v>
+        <v>46023</v>
       </c>
       <c r="D18" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -4244,56 +4250,56 @@
       <c r="FN18"/>
       <c r="FO18"/>
       <c r="FP18"/>
       <c r="FQ18"/>
       <c r="FR18"/>
       <c r="FS18"/>
       <c r="FT18"/>
       <c r="FU18"/>
       <c r="FV18"/>
       <c r="FW18"/>
       <c r="FX18"/>
       <c r="FY18"/>
       <c r="FZ18"/>
       <c r="GA18"/>
       <c r="GB18"/>
       <c r="GC18"/>
       <c r="GD18"/>
       <c r="GE18"/>
       <c r="GF18"/>
       <c r="GG18"/>
       <c r="GH18"/>
       <c r="GI18"/>
       <c r="GJ18"/>
       <c r="GK18"/>
     </row>
-    <row r="19" spans="1:193" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="19" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B19" s="20" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C19" s="21">
         <v>45931</v>
       </c>
       <c r="D19" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
@@ -4447,59 +4453,59 @@
       <c r="FN19"/>
       <c r="FO19"/>
       <c r="FP19"/>
       <c r="FQ19"/>
       <c r="FR19"/>
       <c r="FS19"/>
       <c r="FT19"/>
       <c r="FU19"/>
       <c r="FV19"/>
       <c r="FW19"/>
       <c r="FX19"/>
       <c r="FY19"/>
       <c r="FZ19"/>
       <c r="GA19"/>
       <c r="GB19"/>
       <c r="GC19"/>
       <c r="GD19"/>
       <c r="GE19"/>
       <c r="GF19"/>
       <c r="GG19"/>
       <c r="GH19"/>
       <c r="GI19"/>
       <c r="GJ19"/>
       <c r="GK19"/>
     </row>
-    <row r="20" spans="1:193" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:193" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
       <c r="A20" s="19" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="B20" s="20" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="C20" s="21">
-        <v>46113</v>
+        <v>45931</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -4650,59 +4656,59 @@
       <c r="FN20"/>
       <c r="FO20"/>
       <c r="FP20"/>
       <c r="FQ20"/>
       <c r="FR20"/>
       <c r="FS20"/>
       <c r="FT20"/>
       <c r="FU20"/>
       <c r="FV20"/>
       <c r="FW20"/>
       <c r="FX20"/>
       <c r="FY20"/>
       <c r="FZ20"/>
       <c r="GA20"/>
       <c r="GB20"/>
       <c r="GC20"/>
       <c r="GD20"/>
       <c r="GE20"/>
       <c r="GF20"/>
       <c r="GG20"/>
       <c r="GH20"/>
       <c r="GI20"/>
       <c r="GJ20"/>
       <c r="GK20"/>
     </row>
-    <row r="21" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-        <v>45658</v>
+    <row r="21" spans="1:193" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="21">
+        <v>46113</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -4855,54 +4861,54 @@
       <c r="FP21"/>
       <c r="FQ21"/>
       <c r="FR21"/>
       <c r="FS21"/>
       <c r="FT21"/>
       <c r="FU21"/>
       <c r="FV21"/>
       <c r="FW21"/>
       <c r="FX21"/>
       <c r="FY21"/>
       <c r="FZ21"/>
       <c r="GA21"/>
       <c r="GB21"/>
       <c r="GC21"/>
       <c r="GD21"/>
       <c r="GE21"/>
       <c r="GF21"/>
       <c r="GG21"/>
       <c r="GH21"/>
       <c r="GI21"/>
       <c r="GJ21"/>
       <c r="GK21"/>
     </row>
     <row r="22" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="C22" s="23">
         <v>45658</v>
       </c>
       <c r="D22" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
@@ -5056,56 +5062,56 @@
       <c r="FN22"/>
       <c r="FO22"/>
       <c r="FP22"/>
       <c r="FQ22"/>
       <c r="FR22"/>
       <c r="FS22"/>
       <c r="FT22"/>
       <c r="FU22"/>
       <c r="FV22"/>
       <c r="FW22"/>
       <c r="FX22"/>
       <c r="FY22"/>
       <c r="FZ22"/>
       <c r="GA22"/>
       <c r="GB22"/>
       <c r="GC22"/>
       <c r="GD22"/>
       <c r="GE22"/>
       <c r="GF22"/>
       <c r="GG22"/>
       <c r="GH22"/>
       <c r="GI22"/>
       <c r="GJ22"/>
       <c r="GK22"/>
     </row>
-    <row r="23" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="C23" s="23">
         <v>45658</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
@@ -5259,56 +5265,56 @@
       <c r="FN23"/>
       <c r="FO23"/>
       <c r="FP23"/>
       <c r="FQ23"/>
       <c r="FR23"/>
       <c r="FS23"/>
       <c r="FT23"/>
       <c r="FU23"/>
       <c r="FV23"/>
       <c r="FW23"/>
       <c r="FX23"/>
       <c r="FY23"/>
       <c r="FZ23"/>
       <c r="GA23"/>
       <c r="GB23"/>
       <c r="GC23"/>
       <c r="GD23"/>
       <c r="GE23"/>
       <c r="GF23"/>
       <c r="GG23"/>
       <c r="GH23"/>
       <c r="GI23"/>
       <c r="GJ23"/>
       <c r="GK23"/>
     </row>
-    <row r="24" spans="1:193" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:193" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="C24" s="23">
         <v>45658</v>
       </c>
       <c r="D24" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
@@ -5464,51 +5470,51 @@
       <c r="FP24"/>
       <c r="FQ24"/>
       <c r="FR24"/>
       <c r="FS24"/>
       <c r="FT24"/>
       <c r="FU24"/>
       <c r="FV24"/>
       <c r="FW24"/>
       <c r="FX24"/>
       <c r="FY24"/>
       <c r="FZ24"/>
       <c r="GA24"/>
       <c r="GB24"/>
       <c r="GC24"/>
       <c r="GD24"/>
       <c r="GE24"/>
       <c r="GF24"/>
       <c r="GG24"/>
       <c r="GH24"/>
       <c r="GI24"/>
       <c r="GJ24"/>
       <c r="GK24"/>
     </row>
     <row r="25" spans="1:193" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="23">
         <v>45658</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
@@ -5665,56 +5671,56 @@
       <c r="FN25"/>
       <c r="FO25"/>
       <c r="FP25"/>
       <c r="FQ25"/>
       <c r="FR25"/>
       <c r="FS25"/>
       <c r="FT25"/>
       <c r="FU25"/>
       <c r="FV25"/>
       <c r="FW25"/>
       <c r="FX25"/>
       <c r="FY25"/>
       <c r="FZ25"/>
       <c r="GA25"/>
       <c r="GB25"/>
       <c r="GC25"/>
       <c r="GD25"/>
       <c r="GE25"/>
       <c r="GF25"/>
       <c r="GG25"/>
       <c r="GH25"/>
       <c r="GI25"/>
       <c r="GJ25"/>
       <c r="GK25"/>
     </row>
-    <row r="26" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:193" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C26" s="23">
         <v>45658</v>
       </c>
       <c r="D26" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
@@ -5870,54 +5876,54 @@
       <c r="FP26"/>
       <c r="FQ26"/>
       <c r="FR26"/>
       <c r="FS26"/>
       <c r="FT26"/>
       <c r="FU26"/>
       <c r="FV26"/>
       <c r="FW26"/>
       <c r="FX26"/>
       <c r="FY26"/>
       <c r="FZ26"/>
       <c r="GA26"/>
       <c r="GB26"/>
       <c r="GC26"/>
       <c r="GD26"/>
       <c r="GE26"/>
       <c r="GF26"/>
       <c r="GG26"/>
       <c r="GH26"/>
       <c r="GI26"/>
       <c r="GJ26"/>
       <c r="GK26"/>
     </row>
     <row r="27" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B27" s="8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C27" s="23">
         <v>45658</v>
       </c>
       <c r="D27" s="28" t="s">
         <v>25</v>
       </c>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
@@ -6071,192 +6077,410 @@
       <c r="FN27"/>
       <c r="FO27"/>
       <c r="FP27"/>
       <c r="FQ27"/>
       <c r="FR27"/>
       <c r="FS27"/>
       <c r="FT27"/>
       <c r="FU27"/>
       <c r="FV27"/>
       <c r="FW27"/>
       <c r="FX27"/>
       <c r="FY27"/>
       <c r="FZ27"/>
       <c r="GA27"/>
       <c r="GB27"/>
       <c r="GC27"/>
       <c r="GD27"/>
       <c r="GE27"/>
       <c r="GF27"/>
       <c r="GG27"/>
       <c r="GH27"/>
       <c r="GI27"/>
       <c r="GJ27"/>
       <c r="GK27"/>
     </row>
-    <row r="28" spans="1:193" ht="30" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-        <v>27</v>
+    <row r="28" spans="1:193" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>14</v>
       </c>
       <c r="C28" s="23">
         <v>45658</v>
       </c>
       <c r="D28" s="28" t="s">
         <v>25</v>
       </c>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28"/>
+      <c r="AD28"/>
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28"/>
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28"/>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28"/>
+      <c r="AR28"/>
+      <c r="AS28"/>
+      <c r="AT28"/>
+      <c r="AU28"/>
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28"/>
+      <c r="AY28"/>
+      <c r="AZ28"/>
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
+      <c r="DB28"/>
+      <c r="DC28"/>
+      <c r="DD28"/>
+      <c r="DE28"/>
+      <c r="DF28"/>
+      <c r="DG28"/>
+      <c r="DH28"/>
+      <c r="DI28"/>
+      <c r="DJ28"/>
+      <c r="DK28"/>
+      <c r="DL28"/>
+      <c r="DM28"/>
+      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28"/>
+      <c r="DQ28"/>
+      <c r="DR28"/>
+      <c r="DS28"/>
+      <c r="DT28"/>
+      <c r="DU28"/>
+      <c r="DV28"/>
+      <c r="DW28"/>
+      <c r="DX28"/>
+      <c r="DY28"/>
+      <c r="DZ28"/>
+      <c r="EA28"/>
+      <c r="EB28"/>
+      <c r="EC28"/>
+      <c r="ED28"/>
+      <c r="EE28"/>
+      <c r="EF28"/>
+      <c r="EG28"/>
+      <c r="EH28"/>
+      <c r="EI28"/>
+      <c r="EJ28"/>
+      <c r="EK28"/>
+      <c r="EL28"/>
+      <c r="EM28"/>
+      <c r="EN28"/>
+      <c r="EO28"/>
+      <c r="EP28"/>
+      <c r="EQ28"/>
+      <c r="ER28"/>
+      <c r="ES28"/>
+      <c r="ET28"/>
+      <c r="EU28"/>
+      <c r="EV28"/>
+      <c r="EW28"/>
+      <c r="EX28"/>
+      <c r="EY28"/>
+      <c r="EZ28"/>
+      <c r="FA28"/>
+      <c r="FB28"/>
+      <c r="FC28"/>
+      <c r="FD28"/>
+      <c r="FE28"/>
+      <c r="FF28"/>
+      <c r="FG28"/>
+      <c r="FH28"/>
+      <c r="FI28"/>
+      <c r="FJ28"/>
+      <c r="FK28"/>
+      <c r="FL28"/>
+      <c r="FM28"/>
+      <c r="FN28"/>
+      <c r="FO28"/>
+      <c r="FP28"/>
+      <c r="FQ28"/>
+      <c r="FR28"/>
+      <c r="FS28"/>
+      <c r="FT28"/>
+      <c r="FU28"/>
+      <c r="FV28"/>
+      <c r="FW28"/>
+      <c r="FX28"/>
+      <c r="FY28"/>
+      <c r="FZ28"/>
+      <c r="GA28"/>
+      <c r="GB28"/>
+      <c r="GC28"/>
+      <c r="GD28"/>
+      <c r="GE28"/>
+      <c r="GF28"/>
+      <c r="GG28"/>
+      <c r="GH28"/>
+      <c r="GI28"/>
+      <c r="GJ28"/>
+      <c r="GK28"/>
     </row>
-    <row r="29" spans="1:193" ht="45" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:193" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="23">
+        <v>45658</v>
+      </c>
+      <c r="D29" s="28" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:193" ht="45" x14ac:dyDescent="0.25">
+      <c r="A30" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="B29" s="15" t="s">
+      <c r="B30" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="22">
+      <c r="C30" s="22">
         <v>45658</v>
       </c>
-      <c r="D29" s="29" t="s">
-[...13 lines deleted...]
-      <c r="D30" s="31" t="s">
+      <c r="D30" s="29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:193" ht="90" x14ac:dyDescent="0.25">
       <c r="A31" s="16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B31" s="26" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C31" s="18">
         <v>45658</v>
       </c>
       <c r="D31" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="32" spans="1:193" ht="105" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:193" ht="90" x14ac:dyDescent="0.25">
       <c r="A32" s="16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B32" s="26" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C32" s="18">
         <v>45658</v>
       </c>
       <c r="D32" s="31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="105" x14ac:dyDescent="0.25">
       <c r="A33" s="16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B33" s="26" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C33" s="18">
         <v>45658</v>
       </c>
       <c r="D33" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="90" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" ht="105" x14ac:dyDescent="0.25">
       <c r="A34" s="16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B34" s="26" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C34" s="18">
         <v>45658</v>
       </c>
       <c r="D34" s="31" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="35" spans="1:4" ht="105" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" ht="90" x14ac:dyDescent="0.25">
       <c r="A35" s="16" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="B35" s="26" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C35" s="18">
+        <v>45658</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="105" x14ac:dyDescent="0.25">
+      <c r="A36" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" s="18">
         <v>46023</v>
       </c>
-      <c r="D35" s="28" t="s">
+      <c r="D36" s="28" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D36" s="27"/>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="16"/>
+      <c r="B37" s="17"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="27"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:GK27" xr:uid="{421DC909-81AC-4EC6-B3DB-5D6AEEE6042A}">
-[...1 lines deleted...]
-      <sortCondition ref="A1:A27"/>
+  <autoFilter ref="A1:GK28" xr:uid="{421DC909-81AC-4EC6-B3DB-5D6AEEE6042A}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:GK28">
+      <sortCondition ref="A1:A28"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069B6333D69391A4E99490FA9D001EFF2" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="22b4f09d78445206be5114e9b5a92847">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6834f8c0c0eabdc6c42b2f987c760c09">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -6326,100 +6550,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF88C4DA-80C6-4694-8966-5EA89509777C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAE0A2F5-186D-4E50-AF65-964061221F8F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E32741A0-062B-4116-B411-7BF505B82AB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAE0A2F5-186D-4E50-AF65-964061221F8F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF88C4DA-80C6-4694-8966-5EA89509777C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ASC devices</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>