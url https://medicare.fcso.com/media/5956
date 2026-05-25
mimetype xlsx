--- v0 (2026-04-08)
+++ v1 (2026-05-25)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Citrixnas.fcso.net\Citrix$\FSLogix\FolderRedirects\D8U1\Desktop\THURSDAY\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\05 18 2026 JN CAT III_Pricing\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2EA703CA-9C62-4550-9A96-8C95FE0F937D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6B84461-8678-4C86-BD71-0A63FFEBF0A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{B86621AF-4BD0-4D9A-8C70-690AD54DAF84}"/>
+    <workbookView xWindow="31455" yWindow="1065" windowWidth="21600" windowHeight="12390" xr2:uid="{B86621AF-4BD0-4D9A-8C70-690AD54DAF84}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="882" uniqueCount="597">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="597">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Effective from date of service</t>
   </si>
   <si>
     <t>Effective through date of service</t>
   </si>
   <si>
     <t>0174T</t>
   </si>
   <si>
     <t>Computer algorithm analysis of digital image data</t>
   </si>
   <si>
     <t>Present</t>
   </si>
   <si>
     <t>0175T</t>
   </si>
   <si>
@@ -2260,52 +2260,52 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1B33479-9941-4EDA-9ABD-A0325BCBE3D2}">
   <dimension ref="A1:D297"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A192" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B194" sqref="B194"/>
+      <pane ySplit="1" topLeftCell="A52" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D59" sqref="D59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="7"/>
     <col min="2" max="2" width="83.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="22.85546875" style="9" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3067,80 +3067,80 @@
     </row>
     <row r="56" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>113</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C56" s="5">
         <v>45348</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>115</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C57" s="5">
         <v>45348</v>
       </c>
-      <c r="D57" s="6" t="s">
-        <v>6</v>
+      <c r="D57" s="5">
+        <v>45657</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A58" s="11" t="s">
         <v>117</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>118</v>
       </c>
       <c r="C58" s="5">
         <v>45348</v>
       </c>
-      <c r="D58" s="6" t="s">
-        <v>6</v>
+      <c r="D58" s="5">
+        <v>45657</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
         <v>119</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>120</v>
       </c>
       <c r="C59" s="5">
         <v>45348</v>
       </c>
-      <c r="D59" s="6" t="s">
-        <v>6</v>
+      <c r="D59" s="5">
+        <v>45657</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>121</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>122</v>
       </c>
       <c r="C60" s="5">
         <v>45348</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A61" s="11" t="s">
         <v>123</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>124</v>
       </c>
       <c r="C61" s="5">
         <v>45658</v>