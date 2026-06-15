--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\05 18 2026 JN CAT III_Pricing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\06 05 2026 JN Pricing T codes\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6B84461-8678-4C86-BD71-0A63FFEBF0A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{526A9009-B6FA-4B46-9B4C-C6D06809A0BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="31455" yWindow="1065" windowWidth="21600" windowHeight="12390" xr2:uid="{B86621AF-4BD0-4D9A-8C70-690AD54DAF84}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{B86621AF-4BD0-4D9A-8C70-690AD54DAF84}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="597">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="918" uniqueCount="622">
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Effective from date of service</t>
   </si>
   <si>
     <t>Effective through date of service</t>
   </si>
   <si>
     <t>0174T</t>
   </si>
   <si>
     <t>Computer algorithm analysis of digital image data</t>
   </si>
   <si>
     <t>Present</t>
   </si>
   <si>
     <t>0175T</t>
   </si>
   <si>
@@ -901,56 +901,50 @@
   <si>
     <t>0778T</t>
   </si>
   <si>
     <t>Surface mechanomyography (sMMG) with concurrent application of inertial measurement unit (IMU) sensors for measurement of multi-joint range of motion, posture, gait, and muscle function</t>
   </si>
   <si>
     <t>0781T</t>
   </si>
   <si>
     <t>Bronchoscopy, rigid or flexible, with insertion of esophageal protection device and circumferential radiofrequency destruction of the pulmonary nerves, including fluoroscopic guidance when performed; bilateral mainstem bronchi</t>
   </si>
   <si>
     <t>0782T</t>
   </si>
   <si>
     <t>Bronchoscopy, rigid or flexible, with insertion of esophageal protection device and circumferential radiofrequency destruction of the pulmonary nerves, including fluoroscopic guidance when performed; unilateral mainstem bronchus</t>
   </si>
   <si>
     <t>0812T</t>
   </si>
   <si>
     <t>Remote multi-day complex uroflowmetry (eg, calibrated electronic equipment); device supply with automated report generation, up to 10 days</t>
   </si>
   <si>
-    <t>0815T</t>
-[...4 lines deleted...]
-  <si>
     <t>0816T</t>
   </si>
   <si>
     <t>Open insertion or replacement of integrated neurostimulation system for bladder dysfunction including electrode(s) (e.g., array or leadless), and pulse generator or receiver, including analysis, programming, and imaging guidance, when performed, posterior tibial nerve; subcutaneous</t>
   </si>
   <si>
     <t>0817T</t>
   </si>
   <si>
     <t>Open insertion or replacement of integrated neurostimulation system for bladder dysfunction including electrode(s) (e.g., array or leadless), and pulse generator or receiver, including analysis, programming, and imaging guidance, when performed, posterior array or leadless), and pulse generator or receiver, including analysis, programming, and imaging guidance, when performed, posterior tibial nerve; subfascial</t>
   </si>
   <si>
     <t>0818T</t>
   </si>
   <si>
     <t>Revision or removal of integrated neurostimulation system for bladder dysfunction, including analysis, programming, and imaging, when performed, posterior tibial nerve; subcutaneous</t>
   </si>
   <si>
     <t>0819T</t>
   </si>
   <si>
     <t>Revision or removal of integrated neurostimulation system for bladder dysfunction, including analysis, programming, and imaging, when performed, posterior tibial nerve; subfascial</t>
   </si>
   <si>
     <t>0857T</t>
@@ -1561,56 +1555,50 @@
   <si>
     <t>0992T</t>
   </si>
   <si>
     <t>Noninvasive assessment of cardiac risk derived from augmentative software analysis of perivascular fat without concurrent computed tomography (CT) scan of the heart, including patient-specific clinical factors, with interpretation and report by a physician or other qualified health care professional</t>
   </si>
   <si>
     <t>0993T</t>
   </si>
   <si>
     <t>Noninvasive assessment of cardiac risk derived from augmentative software analysis of perivascular fat with concurrent computed tomography scan of the heart, including patient-specific clinical factors, with interpretation and report by a physician or other qualified health care professional (List separately in addition to code for primary procedure)</t>
   </si>
   <si>
     <t>0994T</t>
   </si>
   <si>
     <t>Endovascular delivery of aortic wall stabilization drug therapy through a sheath positioned within an abdominal aortic aneurysm, with aortic road mapping, balloon occlusion, imaging guidance, and radiological supervision and interpretation; percutaneous</t>
   </si>
   <si>
     <t>0995T</t>
   </si>
   <si>
     <t>Endovascular delivery of aortic wall stabilization drug therapy through a sheath positioned within an abdominal aortic aneurysm, with aortic road mapping, balloon occlusion, imaging guidance, and radiological supervision and interpretation; open</t>
   </si>
   <si>
-    <t>0996T</t>
-[...4 lines deleted...]
-  <si>
     <t>0997T</t>
   </si>
   <si>
     <t>Precuneus magnetic stimulation; treatment planning using magnetic resonance imaging-guided neuronavigation to determine optimal location, dose, and intensity for magnetic stimulation therapy, derived from evoked potentials from single pulses of electromagnetic energy recorded by 64-channel electroencephalogram, including automated data processing, transmission, analysis, generation of treatment parameters with review, interpretation, and report</t>
   </si>
   <si>
     <t>0998T</t>
   </si>
   <si>
     <t>personalized treatment delivery of magnetic stimulation therapy to a prespecified target area derived from analysis of evoked potentials within the precuneus, utilizing magnetic resonance imaging-based neuronavigation, with management, per day</t>
   </si>
   <si>
     <t>0999T</t>
   </si>
   <si>
     <t>Autologous muscle cell therapy, harvesting of muscle progenitor cells, including ultrasound guidance, when performed</t>
   </si>
   <si>
     <t>1000T</t>
   </si>
   <si>
     <t>Autologous muscle cell therapy, administration of muscle progenitor cells into the urethral sphincter, including cystoscopy and post-void residual ultrasound, when performed</t>
   </si>
   <si>
     <t>1001T</t>
@@ -1823,145 +1811,252 @@
     <t xml:space="preserve">0933T </t>
   </si>
   <si>
     <t>Transcatheter implantation of wireless left atrial pressure sensor for long-term left atrial  pressure monitoring</t>
   </si>
   <si>
     <t xml:space="preserve">0934T </t>
   </si>
   <si>
     <t xml:space="preserve">0939T </t>
   </si>
   <si>
     <t xml:space="preserve">0974T </t>
   </si>
   <si>
     <t xml:space="preserve">0976T </t>
   </si>
   <si>
     <t xml:space="preserve">0985T </t>
   </si>
   <si>
     <t xml:space="preserve">0987T </t>
   </si>
   <si>
     <t>Opto-acoustic imaging, breast, unilateral, including axilla when performed, realtime with image documentation, augmentative analysis and report (List separately in addition to code for primary procedure)</t>
+  </si>
+  <si>
+    <t>1026T</t>
+  </si>
+  <si>
+    <t>Transvaginal laser photobiomodulation therapy of pelvis, provided by a physician or other qualified health care professional</t>
+  </si>
+  <si>
+    <t>1027T</t>
+  </si>
+  <si>
+    <t>Percutaneous insertion or replacement of neurostimulation catheter via left subclavian or left jugular vein into the superior vena cava, with verification of
+capture of phrenic nerves, mapping and programming, and delivery of transvenous phrenic neurostimulation therapy in ventilated patients, with repositioning when performed, including imaging guidance</t>
+  </si>
+  <si>
+    <t>1028T</t>
+  </si>
+  <si>
+    <t>Mapping and programming of neurostimulation catheter with delivery of transvenous phrenic neurostimulation therapy in ventilated patients, with repositioning and verification of left phrenic nerve capture, per session</t>
+  </si>
+  <si>
+    <t>1029T</t>
+  </si>
+  <si>
+    <t>Mapping and programming of neurostimulation catheter with delivery of transvenous phrenic neurostimulation therapy in ventilated patients, without catheter repositioning, per session</t>
+  </si>
+  <si>
+    <t>1030T</t>
+  </si>
+  <si>
+    <t>Creation of digital 3D model from surface mesh files of patient-specific anatomy (eg, final anatomic representation [FAR]), cumulative time for up to 30 days; initial 30 minutes (Report 1030T only once per clinical scenario, per 30-day period. Additional time for the same clinical scenario within 30 days is reported with 1031T)</t>
+  </si>
+  <si>
+    <t>1031T</t>
+  </si>
+  <si>
+    <t>each additional 30 minutes (List separately in addition to code for primary
+procedure)</t>
+  </si>
+  <si>
+    <t>1032T</t>
+  </si>
+  <si>
+    <t>Creation of digital 3D model from surface mesh files of patient-specific anatomy (eg, final anatomic representation [FAR]) and digital simulation, cumulative time for up to 30 days; initial 60 minutes</t>
+  </si>
+  <si>
+    <t>1033T</t>
+  </si>
+  <si>
+    <t>1034T</t>
+  </si>
+  <si>
+    <t>Creation of digital 3D model from surface mesh files of patient-specific anatomy (eg, final anatomic representation [FAR]), digital simulation, and computational analyses (eg, computational fluid dynamics, finite element analysis), cumulative time for up to 30 days; initial 90 minutes</t>
+  </si>
+  <si>
+    <t>1035T</t>
+  </si>
+  <si>
+    <t>each additional 30 minutes (List separately in addition to code for primary procedure)</t>
+  </si>
+  <si>
+    <t>1036T</t>
+  </si>
+  <si>
+    <t>Noninvasive hemodynamic assessment with pulmonary pressures and ejection fraction when performed, including passive acquisition of acoustic and electrical signals, augmentative algorithmic analysis, and generation of a clinical report with review, interpretation, and clinical integration by a physician or other qualified health care professional</t>
+  </si>
+  <si>
+    <t>1039T</t>
+  </si>
+  <si>
+    <t>Connectomic analysis of previously performed multi-modal brain magnetic resonance imaging (MRI) requiring physician or other qualified health care professional (QHP) analysis of software- and physician-generated structural and functional maps for integration of cortical grey matter correlation based on restingstate functional MRI and mapping of white matter connectivity based on diffusionweighted MRI relative to brain regions, with physician or other QHP interpretation and report</t>
+  </si>
+  <si>
+    <t>1041T</t>
+  </si>
+  <si>
+    <t>Augmentative algorithmic analysis of encephalographic waveforms to identify the source and propagation of epileptiform activity, including artifact reduction with analysis of 3D localization of spike sources throughout the examination, 3D animations over time of high-amplitude event locations, high-frequency activity locations, and temporal relationships among locations, with interpretation and report by physician or other qualified health care professional, related to a previously performed electroencephalogram (EEG)</t>
+  </si>
+  <si>
+    <t>1042T</t>
+  </si>
+  <si>
+    <t>Implantation of absorbable urologic scaffold for prosthetic prostatic urethra restoration of reconstructed bladder neck and urethral anastomosis (List separately in addition to code for primary procedure)</t>
+  </si>
+  <si>
+    <t>1043T</t>
+  </si>
+  <si>
+    <t>Quantitative magnetic resonance, without imaging, for analysis of liver tissue, including assessment of 1 or more parameters (eg, proton density fat fraction [PDFF], water diffusion, T1-water relaxation time), with automatically generated repor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2257,55 +2352,55 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1B33479-9941-4EDA-9ABD-A0325BCBE3D2}">
-  <dimension ref="A1:D297"/>
+  <dimension ref="A1:D310"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A52" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D59" sqref="D59"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="7"/>
     <col min="2" max="2" width="83.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="9" customWidth="1"/>
     <col min="4" max="4" width="22.85546875" style="9" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3521,51 +3616,51 @@
         <v>178</v>
       </c>
       <c r="C88" s="5">
         <v>45348</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A89" s="11" t="s">
         <v>179</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>180</v>
       </c>
       <c r="C89" s="5">
         <v>45348</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A90" s="11" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C90" s="5">
         <v>45348</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="91" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
         <v>182</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C91" s="5">
         <v>45348</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>6</v>
       </c>
     </row>
@@ -3647,51 +3742,51 @@
         <v>195</v>
       </c>
       <c r="C97" s="5">
         <v>45348</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A98" s="11" t="s">
         <v>196</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="5">
         <v>45348</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="99" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A99" s="11" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="5">
         <v>45348</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A100" s="11" t="s">
         <v>199</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="5">
         <v>45348</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4289,219 +4384,219 @@
       </c>
       <c r="B143" s="4" t="s">
         <v>286</v>
       </c>
       <c r="C143" s="5">
         <v>45348</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="144" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A144" s="11" t="s">
         <v>287</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>288</v>
       </c>
       <c r="C144" s="5">
         <v>45658</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="145" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A145" s="11" t="s">
         <v>289</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>290</v>
       </c>
       <c r="C145" s="5">
         <v>45348</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="146" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
       <c r="A146" s="11" t="s">
         <v>291</v>
       </c>
       <c r="B146" s="4" t="s">
         <v>292</v>
       </c>
       <c r="C146" s="5">
         <v>45348</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="147" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A147" s="11" t="s">
         <v>293</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>294</v>
       </c>
       <c r="C147" s="5">
-        <v>45348</v>
+        <v>45658</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="148" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A148" s="11" t="s">
         <v>295</v>
       </c>
       <c r="B148" s="4" t="s">
         <v>296</v>
       </c>
       <c r="C148" s="5">
-        <v>45658</v>
+        <v>45348</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A149" s="11" t="s">
         <v>297</v>
       </c>
       <c r="B149" s="4" t="s">
+        <v>592</v>
+      </c>
+      <c r="C149" s="5">
+        <v>45348</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A150" s="11" t="s">
         <v>298</v>
       </c>
-      <c r="C149" s="5">
-[...7 lines deleted...]
-      <c r="A150" s="11" t="s">
+      <c r="B150" s="4" t="s">
         <v>299</v>
       </c>
-      <c r="B150" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150" s="5">
-        <v>45348</v>
+        <v>45658</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="151" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A151" s="11" t="s">
         <v>300</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>301</v>
       </c>
       <c r="C151" s="5">
-        <v>45658</v>
+        <v>45348</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="152" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A152" s="11" t="s">
         <v>302</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>303</v>
       </c>
       <c r="C152" s="5">
         <v>45348</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A153" s="11" t="s">
         <v>304</v>
       </c>
       <c r="B153" s="4" t="s">
         <v>305</v>
       </c>
       <c r="C153" s="5">
         <v>45348</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="154" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A154" s="11" t="s">
         <v>306</v>
       </c>
       <c r="B154" s="4" t="s">
         <v>307</v>
       </c>
       <c r="C154" s="5">
         <v>45348</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="155" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A155" s="11" t="s">
         <v>308</v>
       </c>
       <c r="B155" s="4" t="s">
         <v>309</v>
       </c>
       <c r="C155" s="5">
         <v>45348</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="156" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A156" s="11" t="s">
         <v>310</v>
       </c>
       <c r="B156" s="4" t="s">
         <v>311</v>
       </c>
       <c r="C156" s="5">
         <v>45348</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="157" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A157" s="11" t="s">
         <v>312</v>
       </c>
       <c r="B157" s="4" t="s">
         <v>313</v>
       </c>
       <c r="C157" s="5">
         <v>45348</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A158" s="11" t="s">
         <v>314</v>
       </c>
       <c r="B158" s="4" t="s">
         <v>315</v>
       </c>
       <c r="C158" s="5">
         <v>45348</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>6</v>
@@ -4527,107 +4622,107 @@
       </c>
       <c r="B160" s="4" t="s">
         <v>319</v>
       </c>
       <c r="C160" s="5">
         <v>45348</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A161" s="11" t="s">
         <v>320</v>
       </c>
       <c r="B161" s="4" t="s">
         <v>321</v>
       </c>
       <c r="C161" s="5">
         <v>45348</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="162" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A162" s="11" t="s">
         <v>322</v>
       </c>
       <c r="B162" s="4" t="s">
         <v>323</v>
       </c>
       <c r="C162" s="5">
         <v>45348</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="163" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A163" s="11" t="s">
         <v>324</v>
       </c>
       <c r="B163" s="4" t="s">
         <v>325</v>
       </c>
       <c r="C163" s="5">
         <v>45348</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A164" s="11" t="s">
         <v>326</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>327</v>
       </c>
       <c r="C164" s="5">
         <v>45348</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="165" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A165" s="11" t="s">
         <v>328</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>329</v>
       </c>
       <c r="C165" s="5">
         <v>45348</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="166" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A166" s="11" t="s">
         <v>330</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>331</v>
       </c>
       <c r="C166" s="5">
         <v>45348</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A167" s="11" t="s">
         <v>332</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>333</v>
       </c>
       <c r="C167" s="5">
         <v>45348</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>6</v>
@@ -4653,319 +4748,319 @@
       </c>
       <c r="B169" s="4" t="s">
         <v>337</v>
       </c>
       <c r="C169" s="5">
         <v>45348</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="170" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A170" s="11" t="s">
         <v>338</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>339</v>
       </c>
       <c r="C170" s="5">
         <v>45348</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="171" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A171" s="11" t="s">
         <v>340</v>
       </c>
       <c r="B171" s="4" t="s">
         <v>341</v>
       </c>
       <c r="C171" s="5">
         <v>45348</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A172" s="11" t="s">
         <v>342</v>
       </c>
       <c r="B172" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="C172" s="5">
+        <v>45348</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A173" s="11" t="s">
+        <v>568</v>
+      </c>
+      <c r="B173" s="4" t="s">
         <v>343</v>
       </c>
-      <c r="C172" s="5">
-[...12 lines deleted...]
-      </c>
       <c r="C173" s="5">
-        <v>45348</v>
+        <v>45658</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="174" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A174" s="11" t="s">
-        <v>572</v>
+        <v>344</v>
       </c>
       <c r="B174" s="4" t="s">
         <v>345</v>
       </c>
       <c r="C174" s="5">
         <v>45658</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="175" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A175" s="11" t="s">
         <v>346</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>347</v>
       </c>
       <c r="C175" s="5">
         <v>45658</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="176" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A176" s="11" t="s">
         <v>348</v>
       </c>
       <c r="B176" s="4" t="s">
         <v>349</v>
       </c>
       <c r="C176" s="5">
         <v>45658</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="177" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A177" s="11" t="s">
         <v>350</v>
       </c>
       <c r="B177" s="4" t="s">
         <v>351</v>
       </c>
       <c r="C177" s="5">
         <v>45658</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="178" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A178" s="11" t="s">
+        <v>569</v>
+      </c>
+      <c r="B178" s="4" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="C178" s="5">
         <v>45658</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A179" s="11" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C179" s="5">
         <v>45658</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="180" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A180" s="11" t="s">
-        <v>574</v>
+        <v>354</v>
       </c>
       <c r="B180" s="4" t="s">
         <v>355</v>
       </c>
       <c r="C180" s="5">
         <v>45658</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A181" s="11" t="s">
         <v>356</v>
       </c>
       <c r="B181" s="4" t="s">
         <v>357</v>
       </c>
       <c r="C181" s="5">
         <v>45658</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A182" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="B182" s="4" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="C182" s="5">
         <v>45658</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="183" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A183" s="11" t="s">
-        <v>575</v>
+        <v>359</v>
       </c>
       <c r="B183" s="4" t="s">
         <v>360</v>
       </c>
       <c r="C183" s="5">
         <v>45658</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A184" s="11" t="s">
         <v>361</v>
       </c>
       <c r="B184" s="4" t="s">
         <v>362</v>
       </c>
       <c r="C184" s="5">
         <v>45658</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="185" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A185" s="11" t="s">
         <v>363</v>
       </c>
       <c r="B185" s="4" t="s">
         <v>364</v>
       </c>
       <c r="C185" s="5">
         <v>45658</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="186" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A186" s="11" t="s">
         <v>365</v>
       </c>
       <c r="B186" s="4" t="s">
         <v>366</v>
       </c>
       <c r="C186" s="5">
         <v>45658</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="187" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A187" s="11" t="s">
         <v>367</v>
       </c>
       <c r="B187" s="4" t="s">
-        <v>368</v>
+        <v>572</v>
       </c>
       <c r="C187" s="5">
         <v>45658</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="188" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A188" s="11" t="s">
-        <v>369</v>
+        <v>573</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>576</v>
+        <v>368</v>
       </c>
       <c r="C188" s="5">
         <v>45658</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="189" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A189" s="11" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B189" s="4" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C189" s="5">
         <v>45658</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A190" s="11" t="s">
-        <v>578</v>
+        <v>370</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>371</v>
       </c>
       <c r="C190" s="5">
         <v>45658</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A191" s="11" t="s">
         <v>372</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>373</v>
       </c>
       <c r="C191" s="5">
         <v>45658</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4977,455 +5072,455 @@
         <v>375</v>
       </c>
       <c r="C192" s="5">
         <v>45658</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="193" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A193" s="11" t="s">
         <v>376</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>377</v>
       </c>
       <c r="C193" s="5">
         <v>45658</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A194" s="11" t="s">
-        <v>378</v>
+        <v>575</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>379</v>
+        <v>576</v>
       </c>
       <c r="C194" s="5">
         <v>45658</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="195" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A195" s="11" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B195" s="4" t="s">
-        <v>580</v>
+        <v>378</v>
       </c>
       <c r="C195" s="5">
         <v>45658</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="196" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A196" s="11" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C196" s="5">
         <v>45658</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="197" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A197" s="11" t="s">
-        <v>582</v>
+        <v>380</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>381</v>
       </c>
       <c r="C197" s="5">
         <v>45658</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="198" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A198" s="11" t="s">
+        <v>579</v>
+      </c>
+      <c r="B198" s="4" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="C198" s="5">
         <v>45658</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="199" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A199" s="11" t="s">
-        <v>583</v>
+        <v>383</v>
       </c>
       <c r="B199" s="4" t="s">
         <v>384</v>
       </c>
       <c r="C199" s="5">
         <v>45658</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="200" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A200" s="11" t="s">
         <v>385</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>386</v>
       </c>
       <c r="C200" s="5">
         <v>45658</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="201" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A201" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="B201" s="4" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="C201" s="5">
         <v>45658</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="202" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A202" s="11" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>389</v>
+        <v>582</v>
       </c>
       <c r="C202" s="5">
         <v>45658</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="203" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A203" s="11" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="B203" s="4" t="s">
-        <v>586</v>
+        <v>388</v>
       </c>
       <c r="C203" s="5">
         <v>45658</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="204" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A204" s="11" t="s">
-        <v>587</v>
+        <v>389</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>390</v>
       </c>
       <c r="C204" s="5">
         <v>45658</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A205" s="11" t="s">
-        <v>391</v>
+        <v>584</v>
       </c>
       <c r="B205" s="4" t="s">
-        <v>392</v>
+        <v>585</v>
       </c>
       <c r="C205" s="5">
         <v>45658</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="206" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A206" s="11" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>589</v>
+        <v>391</v>
       </c>
       <c r="C206" s="5">
         <v>45658</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="207" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A207" s="11" t="s">
-        <v>590</v>
+        <v>392</v>
       </c>
       <c r="B207" s="4" t="s">
         <v>393</v>
       </c>
       <c r="C207" s="5">
         <v>45658</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="208" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A208" s="11" t="s">
         <v>394</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>395</v>
       </c>
       <c r="C208" s="5">
         <v>45658</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A209" s="11" t="s">
         <v>396</v>
       </c>
       <c r="B209" s="4" t="s">
         <v>397</v>
       </c>
       <c r="C209" s="5">
         <v>45658</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A210" s="11" t="s">
+        <v>587</v>
+      </c>
+      <c r="B210" s="4" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="C210" s="5">
         <v>45658</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="211" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A211" s="11" t="s">
-        <v>591</v>
+        <v>399</v>
       </c>
       <c r="B211" s="4" t="s">
         <v>400</v>
       </c>
       <c r="C211" s="5">
         <v>45658</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="212" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A212" s="11" t="s">
         <v>401</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>402</v>
       </c>
       <c r="C212" s="5">
         <v>45658</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="213" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A213" s="11" t="s">
         <v>403</v>
       </c>
       <c r="B213" s="4" t="s">
         <v>404</v>
       </c>
       <c r="C213" s="5">
         <v>45658</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="214" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A214" s="11" t="s">
         <v>405</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>406</v>
       </c>
       <c r="C214" s="5">
         <v>45658</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="215" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A215" s="11" t="s">
         <v>407</v>
       </c>
       <c r="B215" s="4" t="s">
         <v>408</v>
       </c>
       <c r="C215" s="5">
         <v>45658</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="216" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A216" s="11" t="s">
         <v>409</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>410</v>
       </c>
       <c r="C216" s="5">
         <v>45658</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="217" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A217" s="11" t="s">
         <v>411</v>
       </c>
       <c r="B217" s="4" t="s">
         <v>412</v>
       </c>
       <c r="C217" s="5">
         <v>45658</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="218" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A218" s="11" t="s">
         <v>413</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>414</v>
       </c>
       <c r="C218" s="5">
         <v>45658</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="219" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A219" s="11" t="s">
         <v>415</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>416</v>
       </c>
       <c r="C219" s="5">
-        <v>45658</v>
+        <v>45839</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="220" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A220" s="11" t="s">
         <v>417</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>418</v>
       </c>
       <c r="C220" s="5">
         <v>45839</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="221" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A221" s="11" t="s">
         <v>419</v>
       </c>
       <c r="B221" s="4" t="s">
         <v>420</v>
       </c>
       <c r="C221" s="5">
         <v>45839</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="222" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A222" s="11" t="s">
         <v>421</v>
       </c>
       <c r="B222" s="4" t="s">
         <v>422</v>
       </c>
       <c r="C222" s="5">
         <v>45839</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="223" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A223" s="11" t="s">
         <v>423</v>
       </c>
       <c r="B223" s="4" t="s">
         <v>424</v>
       </c>
       <c r="C223" s="5">
         <v>45839</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="224" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A224" s="11" t="s">
         <v>425</v>
       </c>
       <c r="B224" s="4" t="s">
         <v>426</v>
       </c>
       <c r="C224" s="5">
         <v>45839</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>6</v>
@@ -5437,79 +5532,79 @@
       </c>
       <c r="B225" s="4" t="s">
         <v>428</v>
       </c>
       <c r="C225" s="5">
         <v>45839</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="226" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A226" s="11" t="s">
         <v>429</v>
       </c>
       <c r="B226" s="4" t="s">
         <v>430</v>
       </c>
       <c r="C226" s="5">
         <v>45839</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="227" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A227" s="11" t="s">
         <v>431</v>
       </c>
       <c r="B227" s="4" t="s">
         <v>432</v>
       </c>
       <c r="C227" s="5">
         <v>45839</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="228" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A228" s="11" t="s">
         <v>433</v>
       </c>
       <c r="B228" s="4" t="s">
         <v>434</v>
       </c>
       <c r="C228" s="5">
         <v>45839</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="229" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A229" s="11" t="s">
         <v>435</v>
       </c>
       <c r="B229" s="4" t="s">
         <v>436</v>
       </c>
       <c r="C229" s="5">
         <v>45839</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="230" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A230" s="11" t="s">
         <v>437</v>
       </c>
       <c r="B230" s="4" t="s">
         <v>438</v>
       </c>
       <c r="C230" s="5">
         <v>45839</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>6</v>
@@ -5521,263 +5616,263 @@
       </c>
       <c r="B231" s="4" t="s">
         <v>440</v>
       </c>
       <c r="C231" s="5">
         <v>45839</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="232" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A232" s="11" t="s">
         <v>441</v>
       </c>
       <c r="B232" s="4" t="s">
         <v>442</v>
       </c>
       <c r="C232" s="5">
         <v>45839</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="233" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A233" s="11" t="s">
         <v>443</v>
       </c>
       <c r="B233" s="4" t="s">
         <v>444</v>
       </c>
       <c r="C233" s="5">
         <v>45839</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="234" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A234" s="11" t="s">
         <v>445</v>
       </c>
       <c r="B234" s="4" t="s">
         <v>446</v>
       </c>
       <c r="C234" s="5">
         <v>45839</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="235" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A235" s="11" t="s">
         <v>447</v>
       </c>
       <c r="B235" s="4" t="s">
         <v>448</v>
       </c>
       <c r="C235" s="5">
         <v>45839</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="236" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A236" s="11" t="s">
         <v>449</v>
       </c>
       <c r="B236" s="4" t="s">
         <v>450</v>
       </c>
       <c r="C236" s="5">
         <v>45839</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="237" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A237" s="11" t="s">
         <v>451</v>
       </c>
       <c r="B237" s="4" t="s">
         <v>452</v>
       </c>
       <c r="C237" s="5">
         <v>45839</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="238" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A238" s="11" t="s">
         <v>453</v>
       </c>
       <c r="B238" s="4" t="s">
         <v>454</v>
       </c>
       <c r="C238" s="5">
         <v>45839</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="239" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A239" s="11" t="s">
         <v>455</v>
       </c>
       <c r="B239" s="4" t="s">
         <v>456</v>
       </c>
       <c r="C239" s="5">
         <v>45839</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="240" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A240" s="11" t="s">
         <v>457</v>
       </c>
       <c r="B240" s="4" t="s">
         <v>458</v>
       </c>
       <c r="C240" s="5">
         <v>45839</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="241" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A241" s="11" t="s">
         <v>459</v>
       </c>
       <c r="B241" s="4" t="s">
         <v>460</v>
       </c>
       <c r="C241" s="5">
         <v>45839</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="242" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A242" s="11" t="s">
         <v>461</v>
       </c>
       <c r="B242" s="4" t="s">
         <v>462</v>
       </c>
       <c r="C242" s="5">
         <v>45839</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="243" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A243" s="11" t="s">
         <v>463</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>464</v>
       </c>
       <c r="C243" s="5">
         <v>45839</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="244" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A244" s="11" t="s">
         <v>465</v>
       </c>
       <c r="B244" s="4" t="s">
         <v>466</v>
       </c>
       <c r="C244" s="5">
         <v>45839</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="245" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A245" s="11" t="s">
+        <v>588</v>
+      </c>
+      <c r="B245" s="4" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="C245" s="5">
         <v>45839</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="246" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A246" s="11" t="s">
-        <v>592</v>
+        <v>468</v>
       </c>
       <c r="B246" s="4" t="s">
         <v>469</v>
       </c>
       <c r="C246" s="5">
         <v>45839</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="247" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A247" s="11" t="s">
+        <v>589</v>
+      </c>
+      <c r="B247" s="4" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="C247" s="5">
         <v>45839</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="248" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A248" s="11" t="s">
-        <v>593</v>
+        <v>471</v>
       </c>
       <c r="B248" s="4" t="s">
         <v>472</v>
       </c>
       <c r="C248" s="5">
         <v>45839</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="249" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A249" s="11" t="s">
         <v>473</v>
       </c>
       <c r="B249" s="4" t="s">
         <v>474</v>
       </c>
       <c r="C249" s="5">
         <v>45839</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>6</v>
       </c>
     </row>
@@ -5787,691 +5882,873 @@
       </c>
       <c r="B250" s="4" t="s">
         <v>476</v>
       </c>
       <c r="C250" s="5">
         <v>45839</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="251" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A251" s="11" t="s">
         <v>477</v>
       </c>
       <c r="B251" s="4" t="s">
         <v>478</v>
       </c>
       <c r="C251" s="5">
         <v>45839</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="252" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A252" s="11" t="s">
         <v>479</v>
       </c>
       <c r="B252" s="4" t="s">
         <v>480</v>
       </c>
       <c r="C252" s="5">
         <v>45839</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="253" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A253" s="11" t="s">
         <v>481</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>482</v>
       </c>
       <c r="C253" s="5">
         <v>45839</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="254" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A254" s="11" t="s">
         <v>483</v>
       </c>
       <c r="B254" s="4" t="s">
         <v>484</v>
       </c>
       <c r="C254" s="5">
         <v>45839</v>
       </c>
       <c r="D254" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="255" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A255" s="11" t="s">
         <v>485</v>
       </c>
       <c r="B255" s="4" t="s">
         <v>486</v>
       </c>
       <c r="C255" s="5">
         <v>45839</v>
       </c>
       <c r="D255" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="256" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A256" s="11" t="s">
+        <v>590</v>
+      </c>
+      <c r="B256" s="4" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="C256" s="5">
         <v>45839</v>
       </c>
       <c r="D256" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A257" s="11" t="s">
-        <v>594</v>
+        <v>488</v>
       </c>
       <c r="B257" s="4" t="s">
         <v>489</v>
       </c>
       <c r="C257" s="5">
         <v>45839</v>
       </c>
       <c r="D257" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A258" s="11" t="s">
+        <v>591</v>
+      </c>
+      <c r="B258" s="4" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="C258" s="5">
         <v>45839</v>
       </c>
       <c r="D258" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="259" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A259" s="11" t="s">
-        <v>595</v>
+        <v>491</v>
       </c>
       <c r="B259" s="4" t="s">
         <v>492</v>
       </c>
       <c r="C259" s="5">
-        <v>45839</v>
+        <v>46023</v>
       </c>
       <c r="D259" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="260" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A260" s="11" t="s">
         <v>493</v>
       </c>
       <c r="B260" s="4" t="s">
         <v>494</v>
       </c>
       <c r="C260" s="5">
         <v>46023</v>
       </c>
       <c r="D260" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="261" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A261" s="11" t="s">
         <v>495</v>
       </c>
       <c r="B261" s="4" t="s">
         <v>496</v>
       </c>
       <c r="C261" s="5">
         <v>46023</v>
       </c>
       <c r="D261" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="262" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A262" s="11" t="s">
         <v>497</v>
       </c>
       <c r="B262" s="4" t="s">
         <v>498</v>
       </c>
       <c r="C262" s="5">
         <v>46023</v>
       </c>
       <c r="D262" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="263" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A263" s="11" t="s">
         <v>499</v>
       </c>
       <c r="B263" s="4" t="s">
         <v>500</v>
       </c>
       <c r="C263" s="5">
         <v>46023</v>
       </c>
       <c r="D263" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="264" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A264" s="11" t="s">
         <v>501</v>
       </c>
       <c r="B264" s="4" t="s">
         <v>502</v>
       </c>
       <c r="C264" s="5">
         <v>46023</v>
       </c>
       <c r="D264" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="265" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A265" s="11" t="s">
         <v>503</v>
       </c>
       <c r="B265" s="4" t="s">
         <v>504</v>
       </c>
       <c r="C265" s="5">
         <v>46023</v>
       </c>
       <c r="D265" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="266" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A266" s="11" t="s">
         <v>505</v>
       </c>
       <c r="B266" s="4" t="s">
         <v>506</v>
       </c>
       <c r="C266" s="5">
         <v>46023</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="267" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="267" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
       <c r="A267" s="11" t="s">
         <v>507</v>
       </c>
       <c r="B267" s="4" t="s">
         <v>508</v>
       </c>
       <c r="C267" s="5">
         <v>46023</v>
       </c>
       <c r="D267" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="268" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A268" s="11" t="s">
         <v>509</v>
       </c>
       <c r="B268" s="4" t="s">
         <v>510</v>
       </c>
       <c r="C268" s="5">
         <v>46023</v>
       </c>
       <c r="D268" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="269" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
+    <row r="269" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A269" s="11" t="s">
         <v>511</v>
       </c>
       <c r="B269" s="4" t="s">
         <v>512</v>
       </c>
       <c r="C269" s="5">
         <v>46023</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="270" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A270" s="11" t="s">
         <v>513</v>
       </c>
       <c r="B270" s="4" t="s">
         <v>514</v>
       </c>
       <c r="C270" s="5">
         <v>46023</v>
       </c>
       <c r="D270" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="271" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A271" s="11" t="s">
         <v>515</v>
       </c>
       <c r="B271" s="4" t="s">
         <v>516</v>
       </c>
       <c r="C271" s="5">
         <v>46023</v>
       </c>
       <c r="D271" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="272" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A272" s="11" t="s">
         <v>517</v>
       </c>
       <c r="B272" s="4" t="s">
         <v>518</v>
       </c>
       <c r="C272" s="5">
         <v>46023</v>
       </c>
       <c r="D272" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A273" s="11" t="s">
         <v>519</v>
       </c>
       <c r="B273" s="4" t="s">
         <v>520</v>
       </c>
       <c r="C273" s="5">
         <v>46023</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="274" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A274" s="11" t="s">
         <v>521</v>
       </c>
       <c r="B274" s="4" t="s">
         <v>522</v>
       </c>
       <c r="C274" s="5">
         <v>46023</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="275" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A275" s="11" t="s">
         <v>523</v>
       </c>
       <c r="B275" s="4" t="s">
         <v>524</v>
       </c>
       <c r="C275" s="5">
         <v>46023</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="276" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A276" s="11" t="s">
         <v>525</v>
       </c>
       <c r="B276" s="4" t="s">
         <v>526</v>
       </c>
       <c r="C276" s="5">
         <v>46023</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="277" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A277" s="11" t="s">
         <v>527</v>
       </c>
       <c r="B277" s="4" t="s">
         <v>528</v>
       </c>
       <c r="C277" s="5">
         <v>46023</v>
       </c>
       <c r="D277" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="278" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A278" s="11" t="s">
         <v>529</v>
       </c>
       <c r="B278" s="4" t="s">
         <v>530</v>
       </c>
       <c r="C278" s="5">
         <v>46023</v>
       </c>
       <c r="D278" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="279" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A279" s="11" t="s">
         <v>531</v>
       </c>
       <c r="B279" s="4" t="s">
         <v>532</v>
       </c>
       <c r="C279" s="5">
         <v>46023</v>
       </c>
       <c r="D279" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="280" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="280" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A280" s="11" t="s">
         <v>533</v>
       </c>
       <c r="B280" s="4" t="s">
         <v>534</v>
       </c>
       <c r="C280" s="5">
         <v>46023</v>
       </c>
       <c r="D280" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="281" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A281" s="11" t="s">
         <v>535</v>
       </c>
       <c r="B281" s="4" t="s">
         <v>536</v>
       </c>
       <c r="C281" s="5">
         <v>46023</v>
       </c>
       <c r="D281" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="282" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A282" s="11" t="s">
         <v>537</v>
       </c>
       <c r="B282" s="4" t="s">
         <v>538</v>
       </c>
       <c r="C282" s="5">
         <v>46023</v>
       </c>
       <c r="D282" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="283" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:4" ht="57" x14ac:dyDescent="0.2">
       <c r="A283" s="11" t="s">
         <v>539</v>
       </c>
       <c r="B283" s="4" t="s">
         <v>540</v>
       </c>
       <c r="C283" s="5">
         <v>46023</v>
       </c>
       <c r="D283" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A284" s="11" t="s">
         <v>541</v>
       </c>
       <c r="B284" s="4" t="s">
         <v>542</v>
       </c>
       <c r="C284" s="5">
         <v>46023</v>
       </c>
       <c r="D284" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="285" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A285" s="11" t="s">
         <v>543</v>
       </c>
       <c r="B285" s="4" t="s">
         <v>544</v>
       </c>
       <c r="C285" s="5">
         <v>46023</v>
       </c>
       <c r="D285" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="286" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A286" s="11" t="s">
         <v>545</v>
       </c>
       <c r="B286" s="4" t="s">
         <v>546</v>
       </c>
       <c r="C286" s="5">
         <v>46023</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="287" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A287" s="11" t="s">
         <v>547</v>
       </c>
       <c r="B287" s="4" t="s">
         <v>548</v>
       </c>
       <c r="C287" s="5">
         <v>46023</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="288" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A288" s="11" t="s">
         <v>549</v>
       </c>
       <c r="B288" s="4" t="s">
         <v>550</v>
       </c>
       <c r="C288" s="5">
         <v>46023</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="289" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A289" s="11" t="s">
         <v>551</v>
       </c>
       <c r="B289" s="4" t="s">
         <v>552</v>
       </c>
       <c r="C289" s="5">
         <v>46023</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="290" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A290" s="11" t="s">
         <v>553</v>
       </c>
       <c r="B290" s="4" t="s">
         <v>554</v>
       </c>
       <c r="C290" s="5">
         <v>46023</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="291" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
       <c r="A291" s="11" t="s">
         <v>555</v>
       </c>
       <c r="B291" s="4" t="s">
         <v>556</v>
       </c>
       <c r="C291" s="5">
         <v>46023</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="292" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
       <c r="A292" s="11" t="s">
         <v>557</v>
       </c>
       <c r="B292" s="4" t="s">
         <v>558</v>
       </c>
       <c r="C292" s="5">
         <v>46023</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="293" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A293" s="11" t="s">
         <v>559</v>
       </c>
       <c r="B293" s="4" t="s">
         <v>560</v>
       </c>
       <c r="C293" s="5">
         <v>46023</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="294" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A294" s="11" t="s">
         <v>561</v>
       </c>
       <c r="B294" s="4" t="s">
         <v>562</v>
       </c>
       <c r="C294" s="5">
         <v>46023</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="295" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
       <c r="A295" s="11" t="s">
         <v>563</v>
       </c>
       <c r="B295" s="4" t="s">
         <v>564</v>
       </c>
       <c r="C295" s="5">
         <v>46023</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="296" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="A296" s="11" t="s">
-[...8 lines deleted...]
-      <c r="D296" s="6" t="s">
+      <c r="A296" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="B296" s="13" t="s">
+        <v>594</v>
+      </c>
+      <c r="C296" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D296" s="15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="297" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
-      <c r="A297" s="11" t="s">
-[...8 lines deleted...]
-      <c r="D297" s="6" t="s">
+      <c r="A297" s="12" t="s">
+        <v>595</v>
+      </c>
+      <c r="B297" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="C297" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D297" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A298" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="B298" s="13" t="s">
+        <v>598</v>
+      </c>
+      <c r="C298" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D298" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A299" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="B299" s="13" t="s">
+        <v>600</v>
+      </c>
+      <c r="C299" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D299" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+      <c r="A300" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="B300" s="13" t="s">
+        <v>602</v>
+      </c>
+      <c r="C300" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D300" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A301" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="B301" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="C301" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D301" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A302" s="12" t="s">
+        <v>605</v>
+      </c>
+      <c r="B302" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="C302" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D302" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A303" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="B303" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="C303" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D303" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" ht="57" x14ac:dyDescent="0.2">
+      <c r="A304" s="12" t="s">
+        <v>608</v>
+      </c>
+      <c r="B304" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="C304" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D304" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A305" s="12" t="s">
+        <v>610</v>
+      </c>
+      <c r="B305" s="13" t="s">
+        <v>611</v>
+      </c>
+      <c r="C305" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D305" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" ht="71.25" x14ac:dyDescent="0.2">
+      <c r="A306" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="B306" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="C306" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D306" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" ht="85.5" x14ac:dyDescent="0.2">
+      <c r="A307" s="12" t="s">
+        <v>614</v>
+      </c>
+      <c r="B307" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="C307" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D307" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" ht="99.75" x14ac:dyDescent="0.2">
+      <c r="A308" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="B308" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="C308" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D308" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A309" s="12" t="s">
+        <v>618</v>
+      </c>
+      <c r="B309" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="C309" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D309" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" ht="42.75" x14ac:dyDescent="0.2">
+      <c r="A310" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="B310" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="C310" s="14">
+        <v>46204</v>
+      </c>
+      <c r="D310" s="15" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">