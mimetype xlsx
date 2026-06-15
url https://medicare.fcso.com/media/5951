--- v0 (2026-04-06)
+++ v1 (2026-06-15)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\03 11 2026 JN Pricing\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA01\MEDICAL AFFAIRS\Donna and Jackie\DO NOT DELETE\RELEASE FILES_DO NOT DELETE\06 05 2026 JN Pricing\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B078FFA9-77B5-400E-A478-332CC1AE7579}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{E600E1B6-7759-48F9-B3E9-C22619CE9C40}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{92584098-F211-47FD-85FD-158983D82417}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{92584098-F211-47FD-85FD-158983D82417}"/>
   </bookViews>
   <sheets>
     <sheet name="Pathology and laboratory" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="526" uniqueCount="391">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Oncology (central nervous system), analysis of 30000 DNA methylation loci by methylation array, utilizing DNA extracted from tumor tissue, diagnostic algorithm reported as probability of matching a reference tumor subclass</t>
   </si>
   <si>
     <t>0020M</t>
   </si>
   <si>
     <t>0421U</t>
   </si>
   <si>
     <t>0422U</t>
   </si>
   <si>
     <t>0425U</t>
   </si>
   <si>
     <t>0426U</t>
   </si>
   <si>
     <t>0428U</t>
   </si>
   <si>
@@ -397,58 +397,50 @@
     <t>Therapeutic drug monitoring, 80 or more psychoactive drugs or substances, LC-MS/MS, plasma, qualitative and quantitative therapeutic minimally and maximally effective dose of prescribed and non-prescribed medications</t>
   </si>
   <si>
     <t>0518U</t>
   </si>
   <si>
     <t>Therapeutic drug monitoring, 90 or more pain and mental health drugs or substances, LC-MS/MS, plasma, qualitative and quantitative therapeutic minimally effective range of prescribed and non-prescribed medications</t>
   </si>
   <si>
     <t>0519U</t>
   </si>
   <si>
     <t>Therapeutic drug monitoring, medications specific to pain, depression, and anxiety, LCMS/MS, plasma, 110 or more drugs or substances, qualitative and quantitative therapeutic minimally effective range of prescribed, non-prescribed, and illicit medications in circulation</t>
   </si>
   <si>
     <t>0520U</t>
   </si>
   <si>
     <t>Therapeutic drug monitoring, 200 or more drugs or substances, LCMS/MS, plasma, qualitative and quantitative therapeutic minimally effective range of prescribed and non-prescribed medications</t>
   </si>
   <si>
     <t>0516U</t>
   </si>
   <si>
     <t>Drug metabolism, whole blood, pharmacogenomic genotyping of 40 genes and CYP2D6 copy number variant analysis, reported as metabolizer status</t>
-  </si>
-[...6 lines deleted...]
-date of service</t>
   </si>
   <si>
     <t>Present</t>
   </si>
   <si>
     <t>0440U</t>
   </si>
   <si>
     <t>Cardiology (coronary heart disease [CHD]), DNA, analysis of 10 single-nucleotide polymorphisms (SNPS) (rs710987 [LINC010019], rs1333048 [CDKN2B-AS1], rs12129789 [KCND3], rs942317 [KTN1-AS1], rs1441433 [PPP3CA], rs2869675 [PREX1], rs4639796 [ZBTB41], rs4376434 [LINC00972],rs12714414 [TMEM18], and rs7585056 [TMEM18]) and 6 DNA methylation markers (cg03725309 [SARS1], cg12586707 [CXCL1], cg04988978 [MPO], cg17901584 [DHCR24-DT], cg21161138 [AHRR], and cg12655112 [EHD4]), qPCR and digital PCR, whole blood, algorithm reported as detected or not detected for CHD</t>
   </si>
   <si>
     <t>0521U</t>
   </si>
   <si>
     <t>Rheumatoid factor iga and igm, cyclic citrullinated peptide (ccp) antibodies, and scavenger receptor a (sr-a) by immunoassay, blood</t>
   </si>
   <si>
     <t>0522U</t>
   </si>
   <si>
     <t>Carbonic anhydrase vi, parotid specific/secretory protein and salivary protein 1 (sp1), igg, igm, and iga antibodies, chemiluminescence, semiqualitative, blood</t>
   </si>
   <si>
     <t>0523U</t>
   </si>
@@ -1061,50 +1053,223 @@
   <si>
     <t>Oncology (liver), analysis of over 1,000 methylated regions, cell-free DNA from plasma, algorithm reported as a quantitative result 
 (For additional PLA code with identical clinical descriptor, see 0612U. See Appendix O or the most current listing on the AMA CPT website to determine appropriate code assignment)</t>
   </si>
   <si>
     <t>Oncology (liver), analysis of over 1,000 methylated regions, cell-free DNA from plasma, algorithm reported as a quantitative result
 (For additional PLA code with identical clinical descriptor, see 0611U. See Appendix O or the most current listing on the AMA CPT website to determine appropriate code assignment)</t>
   </si>
   <si>
     <t>Oncology (cutaneous melanoma), RNA, gene expression profiling by real-time qPCR of 10 genes (8 content and 2 housekeeping), utilizing formalin-fixed paraffin-embedded (FFPE) tissue, algorithm reports a binary result, either low-risk or high-risk for sentinel lymph node metastasis and recurrence</t>
   </si>
   <si>
     <t>Infectious disease (bacterial or viral), 32 genes (29 informative and 3  housekeeping), immune response mRNA, gene expression profiling by split-well multiplex reverse transcription loop-mediated isothermal amplification RTLAMP), whole blood, reported as continuous risk scores for likelihood of bacterial and viral infection and likelihood of severe illness within the next 7 days</t>
   </si>
   <si>
     <t>Pulmonary (chronic obstructive pulmonary disease [COPD]), DNA methylation analysis of more than 18,000 sites, whole blood, algorithm reported as positive or negative risk</t>
   </si>
   <si>
     <t>Nephrology (kidney disease related genetic conditions), genomic analysis, renal disease panel, saliva, DNA, next-generation sequencing of 449 genes, reported as pathogenic or likely pathogenic variants of uncertain significance or risk alleles</t>
   </si>
   <si>
     <t>Oncology (breast), mRNA, gene expression profiling by microarray of 80 genes (80 content and 465 housekeeping), utilizing formalin-fixed paraffin embedded tissue (FFPE), algorithm reported as an index that is diagnostic of a molecular subtype (luminal, basal, Her2)</t>
   </si>
   <si>
     <t>Oncology (pan-solid tumor), analysis of DNA biomarker response to anti-cancer therapy using cell-free circulating DNA, biomarker comparison to a previous baseline pre-treatment cell-free circulating DNA analysis using next-generation sequencing, algorithm reported as a quantitative change from baseline, including specific alterations, if appropriate</t>
+  </si>
+  <si>
+    <t>Effective from 
+date of service</t>
+  </si>
+  <si>
+    <t>Effective through 
+date of service</t>
+  </si>
+  <si>
+    <t>0631U</t>
+  </si>
+  <si>
+    <t>Oncology (solid tumor), DNA, sequence analysis of 15 genes including BRCA1 and BRCA2 for identification of clonal hematopoiesis, blood, reported as tumor-derived or nontumorderived</t>
+  </si>
+  <si>
+    <t>0632U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Red blood cell antigen (fetal RhD gene analysis), multiplex polymerase chain reaction (PCR) and next-generation sequencing (NGS) of </t>
+  </si>
+  <si>
+    <t>0633U</t>
+  </si>
+  <si>
+    <t>Obstetrics (single-gene noninvasive prenatal test), cell-free DNA (cfDNA), nextgeneration sequencing (NGS) analysis of 1 or more targets (eg, CFTR, SMN1, HBB, HBA1, HBA2) to identify paternally inherited pathogenic variants and to determine fetal inheritance of maternal mutation, using maternal blood sample, algorithm reported as a fetal risk score</t>
+  </si>
+  <si>
+    <t>0635U</t>
+  </si>
+  <si>
+    <t>Autoimmune (atopic dermatitis), mRNA, nextgeneration sequencing (NGS), gene expression profiling of 487 genes, noninvasive skinsurface scraping, algorithm reported as likelihood of response to therapy</t>
+  </si>
+  <si>
+    <t>0636U</t>
+  </si>
+  <si>
+    <t>Babesia (Babesiosis), antibody detection of 20 recombinant protein groups, by immunoassay, IgG</t>
+  </si>
+  <si>
+    <t>0637U</t>
+  </si>
+  <si>
+    <t>Babesia (Babesiosis), antibody detection of 20 recombinant protein groups, by immunoassay, IgM</t>
+  </si>
+  <si>
+    <t>0638U</t>
+  </si>
+  <si>
+    <t>Bartonella (Bartonellosis), antibody detection of 32 recombinant protein groups, by immunoassay, IgG</t>
+  </si>
+  <si>
+    <t>0639U</t>
+  </si>
+  <si>
+    <t>Bartonella (Bartonellosis), antibody detection of 32 recombinant protein groups,by immunoassay, IgM</t>
+  </si>
+  <si>
+    <t>0640U</t>
+  </si>
+  <si>
+    <t>Oncology (leptomeningeal metastases), tumor cell selection, identification,detection and enumeration based on differential CD318(CDCP1), SUSD2,CD340(erbB2/HER2), HGFR/cMET, FOLR1, EGFR,N cadherin, MUC1, EpCAM,and TROP2 antibody biomarkers, cerebrospinal fluid, reported as detection and quantification of tumor cells</t>
+  </si>
+  <si>
+    <t>0641U</t>
+  </si>
+  <si>
+    <t>Oncology (minimal residual disease [MRD]), tumor DNA, next-generation sequencing (NGS), using formalin-fixed paraffin-embedded (FFPE) tissue and blood samples, initial (baseline) assessment</t>
+  </si>
+  <si>
+    <t>0642U</t>
+  </si>
+  <si>
+    <t>Oncology (minimal residual disease [MRD]), tumor DNA,next-generation sequencing (NGS), whole blood, comparison to previouslyperformed analyses, reported as trend in circulating tumor DNA (ctDNA) level</t>
+  </si>
+  <si>
+    <t>0643U</t>
+  </si>
+  <si>
+    <t>Oncology (genitourinary cancer), cell-free circulating tumor DNA (ctDNA), 200 genes, next-generation sequencing (NGS), interrogation for singlenucleotide variants (SNVs), insertions/deletions, gene rearrangements, copy number alterations, and tumor mutation burden, using urine,identify and report mutations with clinical actionability</t>
+  </si>
+  <si>
+    <t>0644U</t>
+  </si>
+  <si>
+    <t>Oncology (leukemia), minimal residual disease (MRD) detection for rearrangements, blood or bone marrow,personalized assay design and baseline quantification</t>
+  </si>
+  <si>
+    <t>0645U</t>
+  </si>
+  <si>
+    <t>Oncology (leukemia), minimal residual disease (MRD) detection for rearrangements, based on digital PCR, blood or bone marrow, reported as not detected or detected with estimated abundance</t>
+  </si>
+  <si>
+    <t>0646U</t>
+  </si>
+  <si>
+    <t>Oncology (molecular residual disease), whole genome sequence analysis, cell-free DNA, whole blood, and formalin-fixed paraffinembedded (FFPE) tumor tissue DNA, baseline assessment</t>
+  </si>
+  <si>
+    <t>0647U</t>
+  </si>
+  <si>
+    <t>Oncology (molecular residual disease), whole genome sequence analysis, cell-free DNA (cfDNA), whole blood,assessment utilizing patientspecific tumor information, reported as negative or percent circulating tumor DNA
+(ctDNA)</t>
+  </si>
+  <si>
+    <t>0649U</t>
+  </si>
+  <si>
+    <t>Neurology (Alzheimer disease), DNA, targeted nextgeneration sequencing (NGS) of AD-1 and AD-2 target regions, whole blood, prognostic algorithmic analysis, reported as categorization of cognitive status</t>
+  </si>
+  <si>
+    <t>0651U</t>
+  </si>
+  <si>
+    <t>Oncology (hereditary cancer), genomic DNA, 55 hereditary cancer pre-dispositioned genes, next-generation sequencing (NGS) and digital multiplex ligation-dependent probe amplification for variants, small indels (&lt;40 base pairs), using saliva, whole blood or nail clipping,interpretive clinical report with
+variant classification</t>
+  </si>
+  <si>
+    <t>0653U</t>
+  </si>
+  <si>
+    <t>Nephrology (inherited kidney disorders), DNA, analysis of approximately 700 genes associated with inherited kidney diseases by exome sequencing, using whole blood, saliva, or nail clipping,reported as an interpretive clinical report classifying pathogenic and likely
+pathogenic variants</t>
+  </si>
+  <si>
+    <t>0654U</t>
+  </si>
+  <si>
+    <t>Inborn error of metabolism (primary mitochondrial disease), mitochondrial
+analysis of 1 enzyme complex by western blot analysis, using cultured skin fibroblasts,
+diagnostic qualitative result</t>
+  </si>
+  <si>
+    <t>0655U</t>
+  </si>
+  <si>
+    <t>Inborn error of metabolism (primary mitochondrial disease), mitochondrial
+analysis of 1 enzyme complex by spectrophotometric kinetic assay, using cultured skin fibroblasts, diagnostic quantitative result</t>
+  </si>
+  <si>
+    <t>0656U</t>
+  </si>
+  <si>
+    <t>Inborn error of metabolism (primary mitochondrial disease), mitochondrial analysis of 1 enzyme complex by radioactive activity assay, using cultured skin fibroblasts, diagnostic quantitative result</t>
+  </si>
+  <si>
+    <t>0657U</t>
+  </si>
+  <si>
+    <t>Rare diseases (constitutional/heritable disorders), rapid whole genome sequence analysis of comparator nuclear and mitochondrial DNA by nextgeneration sequencing (NGS), using blood or buccal sample, relevant variants reported with proband results (Use 0657U in conjunction with 0658U)</t>
+  </si>
+  <si>
+    <t>0658U</t>
+  </si>
+  <si>
+    <t>0659U</t>
+  </si>
+  <si>
+    <t>Rare diseases (constitutional/heritable disorders), ultrarapid whole genome sequence analysis of nuclear and mitochondrial DNA by next-generation sequencing (NGS) for singlenucleotide variants (SNVs), insertions/deletions, copy number variants, uniparental disomy, and repeat expansions, using blood or buccal sample, identification and categorization of genetic variants</t>
+  </si>
+  <si>
+    <t>0650U</t>
+  </si>
+  <si>
+    <t>Drug metabolism (adverse drug reactions and drug response), genotyping of 9 genes (ie, CYP2D6,CYP2C19, G6PD, SLCO1B1,HLA-B*58:01, NAT2, CYP2C9,VKORC1, ABCG2), reported as metabolizer status and transporter function</t>
+  </si>
+  <si>
+    <t>0652U</t>
+  </si>
+  <si>
+    <t>Drug metabolism (adverse drug reactions), DNA analysis of 13 genes by targeted genotyping, using saliva or buccal swab, reported as diplotype and metabolizer status</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1142,51 +1307,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1205,56 +1370,50 @@
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1538,147 +1697,147 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B27B0159-F470-4626-AC4F-8D89476135DB}">
-  <dimension ref="A1:D181"/>
+  <dimension ref="A1:D195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B88" sqref="B88"/>
+      <selection activeCell="B185" sqref="B185"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="73.42578125" style="11" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" style="11" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" style="11" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>68</v>
       </c>
       <c r="B1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="10" t="s">
-        <v>120</v>
+        <v>336</v>
       </c>
       <c r="D1" s="10" t="s">
-        <v>121</v>
+        <v>337</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7">
         <v>45554</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="10" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C3" s="7">
         <v>45554</v>
       </c>
       <c r="D3" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C4" s="7">
         <v>45554</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C5" s="7">
         <v>45554</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C6" s="7">
         <v>45554</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="7">
         <v>45554</v>
       </c>
       <c r="D7" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>60</v>
       </c>
       <c r="C8" s="7">
         <v>45554</v>
@@ -1698,51 +1857,51 @@
         <v>45554</v>
       </c>
       <c r="D9" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7">
         <v>45554</v>
       </c>
       <c r="D10" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C11" s="7">
         <v>45554</v>
       </c>
       <c r="D11" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="7">
         <v>45554</v>
       </c>
       <c r="D12" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="8" t="s">
         <v>16</v>
@@ -1751,102 +1910,102 @@
         <v>61</v>
       </c>
       <c r="C13" s="7">
         <v>45554</v>
       </c>
       <c r="D13" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="7">
         <v>45554</v>
       </c>
       <c r="D14" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="126" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C15" s="7">
         <v>45658</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="7">
         <v>45554</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="7">
         <v>45554</v>
       </c>
       <c r="D17" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="7">
         <v>45554</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="7">
         <v>45554</v>
       </c>
       <c r="D19" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A20" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="7">
         <v>45554</v>
@@ -1894,51 +2053,51 @@
         <v>45554</v>
       </c>
       <c r="D23" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="7">
         <v>45554</v>
       </c>
       <c r="D24" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C25" s="7">
         <v>45554</v>
       </c>
       <c r="D25" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="7">
         <v>45554</v>
       </c>
       <c r="D26" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>34</v>
@@ -1970,563 +2129,563 @@
     <row r="29" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="7">
         <v>45554</v>
       </c>
       <c r="D29" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C30" s="7">
         <v>45554</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="7">
         <v>45554</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>44</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="7">
         <v>45554</v>
       </c>
       <c r="D32" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>46</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C33" s="7">
         <v>45554</v>
       </c>
       <c r="D33" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C34" s="7">
         <v>45554</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C35" s="7">
         <v>45554</v>
       </c>
       <c r="D35" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="123.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C36" s="7">
         <v>45554</v>
       </c>
       <c r="D36" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="7">
         <v>45554</v>
       </c>
       <c r="D37" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="7">
         <v>45554</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C39" s="7">
         <v>45554</v>
       </c>
       <c r="D39" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="90" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C40" s="7">
         <v>45554</v>
       </c>
       <c r="D40" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="13" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C41" s="7">
         <v>45554</v>
       </c>
       <c r="D41" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A42" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="13" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="C42" s="7">
         <v>45554</v>
       </c>
       <c r="D42" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="7">
         <v>45566</v>
       </c>
       <c r="D43" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B44" s="13" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C44" s="7">
         <v>45566</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A45" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B45" s="13" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="C45" s="7">
         <v>45566</v>
       </c>
       <c r="D45" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A46" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B46" s="13" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C46" s="7">
         <v>45566</v>
       </c>
       <c r="D46" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="105" x14ac:dyDescent="0.25">
       <c r="A47" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="13" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C47" s="7">
         <v>45566</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A48" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B48" s="13" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C48" s="7">
         <v>45566</v>
       </c>
       <c r="D48" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B49" s="13" t="s">
         <v>79</v>
       </c>
       <c r="C49" s="7">
         <v>45566</v>
       </c>
       <c r="D49" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A50" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B50" s="13" t="s">
         <v>81</v>
       </c>
       <c r="C50" s="7">
         <v>45566</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A51" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B51" s="13" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C51" s="7">
         <v>45566</v>
       </c>
       <c r="D51" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A52" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B52" s="13" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C52" s="7">
         <v>45566</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="C53" s="7">
         <v>45566</v>
       </c>
       <c r="D53" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A54" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B54" s="13" t="s">
         <v>86</v>
       </c>
       <c r="C54" s="7">
         <v>45566</v>
       </c>
       <c r="D54" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="12" t="s">
         <v>87</v>
       </c>
       <c r="B55" s="13" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C55" s="7">
         <v>45566</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A56" s="12" t="s">
         <v>88</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>89</v>
       </c>
       <c r="C56" s="7">
         <v>45566</v>
       </c>
       <c r="D56" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A57" s="12" t="s">
         <v>90</v>
       </c>
       <c r="B57" s="13" t="s">
         <v>91</v>
       </c>
       <c r="C57" s="7">
         <v>45566</v>
       </c>
       <c r="D57" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A58" s="12" t="s">
         <v>92</v>
       </c>
       <c r="B58" s="13" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C58" s="7">
         <v>45566</v>
       </c>
       <c r="D58" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="12" t="s">
         <v>93</v>
       </c>
       <c r="B59" s="13" t="s">
         <v>94</v>
       </c>
       <c r="C59" s="7">
         <v>45566</v>
       </c>
       <c r="D59" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A60" s="12" t="s">
         <v>95</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>96</v>
       </c>
       <c r="C60" s="7">
         <v>45566</v>
       </c>
       <c r="D60" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="12" t="s">
         <v>97</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C61" s="7">
         <v>45566</v>
       </c>
       <c r="D61" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A62" s="12" t="s">
         <v>98</v>
       </c>
       <c r="B62" s="13" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C62" s="7">
         <v>45566</v>
       </c>
       <c r="D62" s="7">
         <v>46022</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A63" s="12" t="s">
         <v>99</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>100</v>
       </c>
       <c r="C63" s="7">
         <v>45566</v>
       </c>
       <c r="D63" s="7">
         <v>46022</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A64" s="12" t="s">
         <v>101</v>
       </c>
       <c r="B64" s="13" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C64" s="7">
         <v>45566</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="12" t="s">
         <v>102</v>
       </c>
       <c r="B65" s="13" t="s">
         <v>103</v>
       </c>
       <c r="C65" s="7">
         <v>45566</v>
       </c>
       <c r="D65" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A66" s="12" t="s">
         <v>104</v>
       </c>
       <c r="B66" s="13" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C66" s="7">
         <v>45566</v>
       </c>
       <c r="D66" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A67" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B67" s="13" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C67" s="7">
         <v>45566</v>
       </c>
       <c r="D67" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A68" s="12" t="s">
         <v>106</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>107</v>
       </c>
       <c r="C68" s="7">
         <v>45566</v>
       </c>
       <c r="D68" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A69" s="12" t="s">
         <v>108</v>
@@ -2591,1422 +2750,1741 @@
         <v>115</v>
       </c>
       <c r="C73" s="7">
         <v>45566</v>
       </c>
       <c r="D73" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="14" t="s">
         <v>116</v>
       </c>
       <c r="B74" s="15" t="s">
         <v>117</v>
       </c>
       <c r="C74" s="16">
         <v>45566</v>
       </c>
       <c r="D74" s="7">
         <v>45657</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="17" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C75" s="3">
         <v>45658</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="17" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C76" s="3">
         <v>45658</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A77" s="17" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C77" s="3">
         <v>45658</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A78" s="17" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="C78" s="3">
         <v>45658</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A79" s="17" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C79" s="3">
         <v>45658</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A80" s="17" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C80" s="3">
         <v>45658</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A81" s="17" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C81" s="3">
         <v>45658</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A82" s="17" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C82" s="3">
         <v>45658</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A83" s="17" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C83" s="3">
         <v>45658</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A84" s="17" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C84" s="3">
         <v>45658</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="17" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C85" s="3">
         <v>45748</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="17" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C86" s="3">
         <v>45748</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="72.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="18" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C87" s="3">
         <v>45748</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="17" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C88" s="3">
         <v>45748</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="17" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C89" s="3">
         <v>45748</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="90" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="17" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C90" s="3">
         <v>45748</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:4" ht="86.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="17" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C91" s="3">
         <v>45748</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="92" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="19" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C92" s="3">
         <v>45748</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="17" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C93" s="3">
         <v>45748</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="94" spans="1:4" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="17" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C94" s="3">
         <v>45748</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="17" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C95" s="3">
         <v>45748</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="17" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C96" s="3">
         <v>45748</v>
       </c>
       <c r="D96" s="20">
         <v>46022</v>
       </c>
     </row>
     <row r="97" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="17" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C97" s="3">
         <v>45748</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:4" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="17" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="C98" s="3">
         <v>45748</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="19" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C99" s="3">
         <v>45748</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:4" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="17" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C100" s="3">
         <v>45748</v>
       </c>
       <c r="D100" s="20">
         <v>46022</v>
       </c>
     </row>
     <row r="101" spans="1:4" s="5" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C101" s="3">
         <v>45839</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="102" spans="1:4" s="5" customFormat="1" ht="93" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C102" s="3">
         <v>45839</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="103" spans="1:4" s="5" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C103" s="3">
         <v>45839</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="104" spans="1:4" s="5" customFormat="1" ht="124.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C104" s="3">
         <v>45839</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="105" spans="1:4" s="5" customFormat="1" ht="60.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="6" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C105" s="3">
         <v>45839</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:4" s="5" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="6" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C106" s="3">
         <v>45839</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="107" spans="1:4" s="5" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="6" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C107" s="3">
         <v>45839</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="108" spans="1:4" s="5" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="6" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="C108" s="3">
         <v>45839</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="109" spans="1:4" s="5" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="6" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C109" s="3">
         <v>45839</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="110" spans="1:4" s="5" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="6" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C110" s="3">
         <v>45839</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="111" spans="1:4" s="5" customFormat="1" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="6" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C111" s="3">
         <v>45839</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="112" spans="1:4" s="5" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="6" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C112" s="3">
         <v>45839</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="113" spans="1:4" s="5" customFormat="1" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="6" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C113" s="3">
         <v>45839</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="114" spans="1:4" s="5" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="6" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C114" s="3">
         <v>45839</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="115" spans="1:4" s="5" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="6" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C115" s="3">
         <v>45839</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:4" s="5" customFormat="1" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="6" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C116" s="3">
         <v>45839</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:4" s="5" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="6" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C117" s="3">
         <v>45839</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:4" s="5" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="6" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C118" s="3">
         <v>45839</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:4" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="21" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>189</v>
+      </c>
+      <c r="B119" s="24" t="s">
+        <v>190</v>
       </c>
       <c r="C119" s="22">
         <v>45931</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="120" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="21" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>191</v>
+      </c>
+      <c r="B120" s="24" t="s">
+        <v>192</v>
       </c>
       <c r="C120" s="22">
         <v>45931</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="21" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>193</v>
+      </c>
+      <c r="B121" s="24" t="s">
+        <v>194</v>
       </c>
       <c r="C121" s="22">
         <v>45931</v>
       </c>
-      <c r="D121" s="4" t="s">
-        <v>122</v>
+      <c r="D121" s="20">
+        <v>46203</v>
       </c>
     </row>
     <row r="122" spans="1:4" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="21" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>195</v>
+      </c>
+      <c r="B122" s="24" t="s">
+        <v>330</v>
       </c>
       <c r="C122" s="22">
         <v>45931</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:4" ht="66" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="21" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>196</v>
+      </c>
+      <c r="B123" s="24" t="s">
+        <v>197</v>
       </c>
       <c r="C123" s="22">
         <v>45931</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="21" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>198</v>
+      </c>
+      <c r="B124" s="24" t="s">
+        <v>199</v>
       </c>
       <c r="C124" s="22">
         <v>45931</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="125" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="21" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>200</v>
+      </c>
+      <c r="B125" s="24" t="s">
+        <v>201</v>
       </c>
       <c r="C125" s="22">
         <v>45931</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="126" spans="1:4" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="21" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>202</v>
+      </c>
+      <c r="B126" s="24" t="s">
+        <v>203</v>
       </c>
       <c r="C126" s="22">
         <v>45931</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="127" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="21" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>204</v>
+      </c>
+      <c r="B127" s="24" t="s">
+        <v>205</v>
       </c>
       <c r="C127" s="22">
         <v>45931</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="128" spans="1:4" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="21" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>206</v>
+      </c>
+      <c r="B128" s="24" t="s">
+        <v>207</v>
       </c>
       <c r="C128" s="22">
         <v>45931</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="129" spans="1:4" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="21" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>208</v>
+      </c>
+      <c r="B129" s="24" t="s">
+        <v>331</v>
       </c>
       <c r="C129" s="22">
         <v>45931</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="130" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A130" s="21" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>209</v>
+      </c>
+      <c r="B130" s="24" t="s">
+        <v>210</v>
       </c>
       <c r="C130" s="22">
         <v>45931</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A131" s="21" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>211</v>
+      </c>
+      <c r="B131" s="24" t="s">
+        <v>212</v>
       </c>
       <c r="C131" s="22">
         <v>45931</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A132" s="21" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>213</v>
+      </c>
+      <c r="B132" s="24" t="s">
+        <v>214</v>
       </c>
       <c r="C132" s="22">
         <v>45931</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="21" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>215</v>
+      </c>
+      <c r="B133" s="24" t="s">
+        <v>216</v>
       </c>
       <c r="C133" s="22">
         <v>45931</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="134" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A134" s="21" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>217</v>
+      </c>
+      <c r="B134" s="24" t="s">
+        <v>218</v>
       </c>
       <c r="C134" s="22">
         <v>45931</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:4" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A135" s="21" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>222</v>
+        <v>219</v>
+      </c>
+      <c r="B135" s="24" t="s">
+        <v>220</v>
       </c>
       <c r="C135" s="22">
         <v>45931</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="136" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A136" s="21" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>221</v>
+      </c>
+      <c r="B136" s="24" t="s">
+        <v>222</v>
       </c>
       <c r="C136" s="22">
         <v>45931</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="137" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A137" s="21" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>223</v>
+      </c>
+      <c r="B137" s="24" t="s">
+        <v>224</v>
       </c>
       <c r="C137" s="22">
         <v>45931</v>
       </c>
       <c r="D137" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="138" spans="1:4" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A138" s="21" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>225</v>
+      </c>
+      <c r="B138" s="24" t="s">
+        <v>226</v>
       </c>
       <c r="C138" s="22">
         <v>45931</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A139" s="23" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C139" s="22">
         <v>46023</v>
       </c>
       <c r="D139" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="140" spans="1:4" ht="90" x14ac:dyDescent="0.25">
       <c r="A140" s="23" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C140" s="22">
         <v>46023</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="141" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A141" s="23" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B141" s="10" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C141" s="22">
         <v>46023</v>
       </c>
       <c r="D141" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="142" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A142" s="23" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C142" s="22">
         <v>46023</v>
       </c>
       <c r="D142" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="143" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A143" s="23" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C143" s="22">
         <v>46023</v>
       </c>
       <c r="D143" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="144" spans="1:4" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A144" s="23" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B144" s="13" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C144" s="22">
         <v>46023</v>
       </c>
       <c r="D144" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A145" s="23" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C145" s="22">
         <v>46023</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="146" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A146" s="23" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C146" s="22">
         <v>46023</v>
       </c>
       <c r="D146" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="147" spans="1:4" ht="90" x14ac:dyDescent="0.25">
       <c r="A147" s="23" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B147" s="10" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C147" s="22">
         <v>46023</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="148" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A148" s="23" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C148" s="22">
         <v>46023</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A149" s="23" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C149" s="22">
         <v>46023</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="150" spans="1:4" ht="75" x14ac:dyDescent="0.25">
       <c r="A150" s="23" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C150" s="22">
         <v>46023</v>
       </c>
       <c r="D150" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="151" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A151" s="23" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B151" s="10" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="C151" s="22">
         <v>46113</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="152" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A152" s="23" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="C152" s="22">
         <v>46113</v>
       </c>
       <c r="D152" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A153" s="23" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C153" s="22">
         <v>46113</v>
       </c>
       <c r="D153" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="154" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A154" s="23" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B154" s="10" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C154" s="22">
         <v>46113</v>
       </c>
       <c r="D154" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="155" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A155" s="23" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="C155" s="22">
         <v>46113</v>
       </c>
       <c r="D155" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="156" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A156" s="23" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C156" s="22">
         <v>46113</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A157" s="23" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C157" s="22">
         <v>46113</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A158" s="23" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C158" s="22">
         <v>46113</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="159" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A159" s="23" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="C159" s="22">
         <v>46113</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="160" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A160" s="23" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C160" s="22">
         <v>46113</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A161" s="23" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C161" s="22">
         <v>46113</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="162" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A162" s="23" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="C162" s="22">
         <v>46113</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="163" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A163" s="23" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C163" s="22">
         <v>46113</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="164" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A164" s="23" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="C164" s="22">
         <v>46113</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="165" spans="1:4" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A165" s="23" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B165" s="13" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C165" s="22">
         <v>46113</v>
       </c>
       <c r="D165" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="166" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A166" s="23" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="C166" s="22">
         <v>46113</v>
       </c>
       <c r="D166" s="4" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A167" s="23" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C167" s="22">
         <v>46113</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      <c r="A168" s="23">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A168" s="23" t="s">
+        <v>338</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="C168" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D168" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A169" s="23" t="s">
+        <v>340</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="C169" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D169" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A170" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C170" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D170" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A171" s="23" t="s">
+        <v>344</v>
+      </c>
+      <c r="B171" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="C171" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A172" s="23" t="s">
+        <v>346</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="C172" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D172" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A173" s="23" t="s">
+        <v>348</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="C173" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A174" s="23" t="s">
+        <v>350</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="C174" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D174" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A175" s="23" t="s">
+        <v>352</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="C175" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D175" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A176" s="23" t="s">
+        <v>354</v>
+      </c>
+      <c r="B176" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="C176" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D176" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A177" s="23" t="s">
+        <v>356</v>
+      </c>
+      <c r="B177" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="C177" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D177" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A178" s="23" t="s">
+        <v>358</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="C178" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D178" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A179" s="23" t="s">
+        <v>360</v>
+      </c>
+      <c r="B179" s="10" t="s">
+        <v>361</v>
+      </c>
+      <c r="C179" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D179" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A180" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="C180" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D180" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A181" s="12" t="s">
+        <v>364</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="C181" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D181" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A182" s="23" t="s">
+        <v>366</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="C182" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A183" s="23" t="s">
+        <v>368</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="C183" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A184" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="C184" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D184" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A185" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="C185" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D185" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A186" s="23" t="s">
+        <v>372</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="C186" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D186" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A187" s="23" t="s">
+        <v>389</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="C187" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A188" s="23" t="s">
+        <v>374</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C188" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A189" s="23" t="s">
+        <v>376</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="C189" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D189" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A190" s="23" t="s">
+        <v>378</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="C190" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D190" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="A191" s="23" t="s">
+        <v>380</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C191" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D191" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A192" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="C192" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D192" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" ht="60" x14ac:dyDescent="0.25">
+      <c r="A193" s="12" t="s">
+        <v>384</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="C193" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D193" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A194" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="C194" s="22">
+        <v>46204</v>
+      </c>
+      <c r="D194" s="4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" ht="75" x14ac:dyDescent="0.25">
+      <c r="A195" s="23">
         <v>81524</v>
       </c>
-      <c r="B168" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C168" s="22">
+      <c r="B195" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="C195" s="22">
         <v>46023</v>
       </c>
-      <c r="D168" s="4" t="s">
-[...60 lines deleted...]
-      <c r="B181" s="24"/>
+      <c r="D195" s="4" t="s">
+        <v>120</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 