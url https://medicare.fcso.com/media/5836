--- v0 (2026-04-06)
+++ v1 (2026-05-25)
@@ -4,102 +4,102 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="V:\CORPDATA23\INFO ANALYST\internet\Approved Vendors\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74B42669-43E7-45C0-9BC6-8B30807658BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C0881B8-3B0D-4BF4-8B4A-C0F828C0DDBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28690" yWindow="-2300" windowWidth="15580" windowHeight="11790" xr2:uid="{412815FE-6094-4D71-B18F-0B0E00BE8FB1}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$I$130</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$I$133</definedName>
     <definedName name="_Hlk105579001" localSheetId="0">Sheet1!#REF!</definedName>
-    <definedName name="_Hlk150508790" localSheetId="0">Sheet1!$A$77</definedName>
-[...1 lines deleted...]
-    <definedName name="_Hlk155356797" localSheetId="0">Sheet1!$A$13</definedName>
+    <definedName name="_Hlk150508790" localSheetId="0">Sheet1!$A$80</definedName>
+    <definedName name="_Hlk150508809" localSheetId="0">Sheet1!$A$45</definedName>
+    <definedName name="_Hlk155356797" localSheetId="0">Sheet1!$A$14</definedName>
     <definedName name="_Hlk170991681" localSheetId="0">Sheet1!$A$2</definedName>
-    <definedName name="_Hlk174012382" localSheetId="0">Sheet1!$A$64</definedName>
-[...4 lines deleted...]
-    <definedName name="_Hlk182989729" localSheetId="0">Sheet1!$A$66</definedName>
+    <definedName name="_Hlk174012382" localSheetId="0">Sheet1!$A$67</definedName>
+    <definedName name="_Hlk174013114" localSheetId="0">Sheet1!$A$40</definedName>
+    <definedName name="_Hlk174013422" localSheetId="0">Sheet1!$A$88</definedName>
+    <definedName name="_Hlk182919323" localSheetId="0">Sheet1!$A$105</definedName>
+    <definedName name="_Hlk182989719" localSheetId="0">Sheet1!$D$69</definedName>
+    <definedName name="_Hlk182989729" localSheetId="0">Sheet1!$A$69</definedName>
     <definedName name="_Hlk182989784" localSheetId="0">Sheet1!#REF!</definedName>
-    <definedName name="_Hlk182990291" localSheetId="0">Sheet1!$D$24</definedName>
-    <definedName name="_Hlk182990297" localSheetId="0">Sheet1!$A$24</definedName>
+    <definedName name="_Hlk182990291" localSheetId="0">Sheet1!$D$26</definedName>
+    <definedName name="_Hlk182990297" localSheetId="0">Sheet1!$A$26</definedName>
     <definedName name="_Hlk182990348" localSheetId="0">Sheet1!#REF!</definedName>
-    <definedName name="_Hlk182990397" localSheetId="0">Sheet1!$I$24</definedName>
+    <definedName name="_Hlk182990397" localSheetId="0">Sheet1!$I$26</definedName>
     <definedName name="_Hlk182990414" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_Hlk182990483" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="_Hlk190432172" localSheetId="0">Sheet1!#REF!</definedName>
-    <definedName name="_Hlk306217610" localSheetId="0">Sheet1!$A$23</definedName>
+    <definedName name="_Hlk306217610" localSheetId="0">Sheet1!$A$25</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="917" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="936" uniqueCount="487">
   <si>
     <t>Vendor name</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>Email Address</t>
   </si>
   <si>
     <t xml:space="preserve">Transactions </t>
   </si>
   <si>
     <t>SPOT Portal Yes or No</t>
   </si>
   <si>
     <t>Aaneel Infotech LLC</t>
   </si>
   <si>
     <t>813-508-4053</t>
   </si>
   <si>
     <t>837,  276/277, 835</t>
   </si>
   <si>
@@ -987,53 +987,50 @@
   <si>
     <t>Professional Data Management</t>
   </si>
   <si>
     <t>Ransom Billing &amp; Credentialing Company</t>
   </si>
   <si>
     <t>470-948-5748</t>
   </si>
   <si>
     <t>https://ransombilling.com</t>
   </si>
   <si>
     <t>FL, PR</t>
   </si>
   <si>
     <t>Allscripts Healthcare</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Hello@carecloud.com</t>
   </si>
   <si>
-    <t xml:space="preserve">FL, PR, </t>
-[...1 lines deleted...]
-  <si>
     <t>Fl, PR</t>
   </si>
   <si>
     <t>Fl, USVI</t>
   </si>
   <si>
     <t>edgeMED Healthcare</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>edisupport@etactics.com</t>
   </si>
   <si>
     <t>FL, VI</t>
   </si>
   <si>
     <t>837, 276/277 835</t>
   </si>
   <si>
     <t>833-245-5633</t>
   </si>
   <si>
     <t>FL,  PR</t>
@@ -1477,50 +1474,92 @@
     <t>www.modernbillingsolutions.com</t>
   </si>
   <si>
     <t>Superior Medical</t>
   </si>
   <si>
     <t>951-674-4790</t>
   </si>
   <si>
     <t>800-487-9135</t>
   </si>
   <si>
     <t>newform@superiormedbilling.com</t>
   </si>
   <si>
     <t>superiormedicalbillingsolutions.com</t>
   </si>
   <si>
     <t>Emergency Billing Services Corp.</t>
   </si>
   <si>
     <t>787-920-2626</t>
   </si>
   <si>
     <t>info@emergencybilling@gmail.com</t>
+  </si>
+  <si>
+    <t>Accuvora Billing Partners LLC</t>
+  </si>
+  <si>
+    <t>859-750-9095</t>
+  </si>
+  <si>
+    <t>bryan.green@accuvora.com</t>
+  </si>
+  <si>
+    <t>accuvora.com</t>
+  </si>
+  <si>
+    <t>y</t>
+  </si>
+  <si>
+    <t>Billing Office LLC</t>
+  </si>
+  <si>
+    <t>210-416-4864</t>
+  </si>
+  <si>
+    <t>meganfleming44@yahoo.com</t>
+  </si>
+  <si>
+    <t>www.businessofficellc.com</t>
+  </si>
+  <si>
+    <t>FL, PR, VI</t>
+  </si>
+  <si>
+    <t>Crest Health Billings, LLC</t>
+  </si>
+  <si>
+    <t>484-416-4272</t>
+  </si>
+  <si>
+    <t>meg@cresthealthbilling.com</t>
+  </si>
+  <si>
+    <t>www.cresthealthbilling.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -1989,60 +2028,60 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Harry@Medicalbillingsoftware.com" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmdejesus@delvallemascorp.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dklein11@cs.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:purvasobti@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edgemed.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sales@csrc.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@ApexBusinessComputing.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.krodgroup.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epayappservices/emedapp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infusionbillingsoutions.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.hashmat@curemd.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blimy@diamondbilling.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdbillingsfl.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dynamicsolutions.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@practiceinsight.net" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:njbillingllc@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmontross@unifiedmedicalbilling.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damian@krodgroup.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@healthfusion.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@covemd.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@claim.md" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sevapractice.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.officeally.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brad.sharp@claimrev.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.olmocrespo@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heartlandclaimsconsulting.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.go-ufms.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seidel@llbillingoffice.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enrollment@zirmed.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cortexedi.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asp.md/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shannont@solarismedical.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carrie@modernbillingsolutions.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@navicure.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Support@MDoffice.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lydiaarvelo@icloud.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ar-express.net" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@solace-emc.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aimmccs.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycaremedservices.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philip@mycaremedservices.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.curemd.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mstoner@ebsservice.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcaresystems.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JORGE@HCAN.NET" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llbsbilling.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etactics.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ml.wright@thewrightgroupconsulting.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCFWSales@ncgmedical.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@iplexus.net" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge@hcan.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@ciriusgroup.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ediservices@claimremedi.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ebsservice.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thewrightgroupconsulting.com/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmbillingsolutions4u.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cortexedi.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marc.klar@adsc.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sequelmed.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medent.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimmccs.com/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:credentialing@bestpracticecredentialing.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:croberts@mercymedicalbillilng.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.solarismedical.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.modernbillingsolutions.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ransombilling.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexxmed01@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbcspecialists@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronni.kessler@medi-processing.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@md-prac.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@icssoftware.net" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@dbconsultants.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbarac@medent.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelli.medclaims@gmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@infusionbillingsolutions.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nexgen.com/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpracbillingsolutions.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@versaform.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lashonta@burgessmultiservice.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ezclaim.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexxmed01@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:INFO@CENTRALBILLINGBUREAU.COM" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advancedclearinghouse@availity.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vital-profits.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phy-med.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medvoiceinc.com/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flagshipmd.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assertus.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aaneel.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.claimrev.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmcgill@assembly.health" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestpracticebillingllc.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@billmedsolutions.org" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiffany@go-ufms.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apptworld.com/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ej.facturacion@gmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josh@j3rcm.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@revexp.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patti@heartlandclaimsconsulting.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viatrackenroll@nextgen.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swsupport@sticomputer.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpeterson@payrhealth.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Renay1@geniussolutions.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holisticbillingservices13@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prhipaa5010@inmediata.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Debbie@dmerc.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@comtronusa.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revexp.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adsc.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edisupport@etactics.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tghbs.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unifiedmedicalbilling.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:payerrelations@xifin.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercymedicalbilling.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newform@superiormedbilling.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Custserv@xifin.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:billing@abacusmedicalbilling.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csrc.com/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sequelmed.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew@prodatamgmt.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@medvoiceinc.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medbiller@coqui.net" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mani@flagshipmd.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@simplemed.com?subject=Website%20Inquiry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@assertus.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.firsthealthrcm.com/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thessigroup.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:staci@precisioncaremedicalbilling.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sam.anderson@medlifembs.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.billmedsolutions.org/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.j3rcm.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hello@carecloud.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maxxmedicalbilling.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittany.bbec@outlook.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@officeally.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quadax@quadax.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackie@maxxmedicalbilling.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clientimplementation@infinedi.net" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@compulinkadvantage.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quadax@quadax.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carecloud.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:billing@cirtusmbs.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.priorityonemedicalbilling.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:billing@apptworld.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@emergencybilling@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgarbus@vital-profits.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@mdsuite.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:upen@jaminfosys.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.availity.com/Contact-Us" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abacusmedicalbilling.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tghbillingservice@gmail.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ransombilling@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Anthony.brown@sevapractice.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prodatamgmt.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcolten@inservio.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steve.farah@epayappservices.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@asp.md" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.precisionmedicalbilling.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane@billersofgeorgia.net" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mfinly@dynamicmdsolutions.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cynthia.hartman@nttdata.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edienrollment@first-insight.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider@capario.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.burgessmultiservice.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expertdatasystems.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@ssigroup.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlifembs.com/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdbillingsfl@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Harry@Medicalbillingsoftware.com" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmdejesus@delvallemascorp.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dklein11@cs.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:purvasobti@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edgemed.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sales@csrc.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@ApexBusinessComputing.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.krodgroup.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epayappservices/emedapp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infusionbillingsoutions.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adam.hashmat@curemd.com" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:blimy@diamondbilling.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdbillingsfl.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dynamicsolutions.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meganfleming44@yahoo.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@practiceinsight.net" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:njbillingllc@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmontross@unifiedmedicalbilling.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damian@krodgroup.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@healthfusion.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@covemd.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@claim.md" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sevapractice.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.officeally.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Brad.sharp@claimrev.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.olmocrespo@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heartlandclaimsconsulting.com/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.go-ufms.com/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seidel@llbillingoffice.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enrollment@zirmed.com" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cortexedi.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asp.md/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shannont@solarismedical.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carrie@modernbillingsolutions.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@navicure.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Support@MDoffice.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lydiaarvelo@icloud.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ar-express.net" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@solace-emc.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@aimmccs.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mycaremedservices.com/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:philip@mycaremedservices.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.curemd.com/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mstoner@ebsservice.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalcaresystems.com/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JORGE@HCAN.NET" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llbsbilling.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etactics.com/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.businessofficellc.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ml.wright@thewrightgroupconsulting.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PCFWSales@ncgmedical.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@iplexus.net" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge@hcan.net" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@ciriusgroup.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ediservices@claimremedi.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ebsservice.com/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thewrightgroupconsulting.com/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmbillingsolutions4u.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cortexedi.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marc.klar@adsc.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sequelmed.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medent.com/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimmccs.com/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:credentialing@bestpracticecredentialing.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:croberts@mercymedicalbillilng.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.solarismedical.com/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.modernbillingsolutions.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ransombilling.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexxmed01@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbcspecialists@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ronni.kessler@medi-processing.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@md-prac.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@icssoftware.net" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@dbconsultants.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:barbarac@medent.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelli.medclaims@gmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@infusionbillingsolutions.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nexgen.com/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpracbillingsolutions.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@versaform.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lashonta@burgessmultiservice.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@ezclaim.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexxmed01@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:INFO@CENTRALBILLINGBUREAU.COM" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advancedclearinghouse@availity.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vital-profits.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phy-med.com/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medvoiceinc.com/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.flagshipmd.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assertus.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aaneel.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.claimrev.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wmcgill@assembly.health" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bestpracticebillingllc.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@billmedsolutions.org" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiffany@go-ufms.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apptworld.com/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ej.facturacion@gmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josh@j3rcm.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul@revexp.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bryan.green@accuvora.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patti@heartlandclaimsconsulting.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viatrackenroll@nextgen.com" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meg@cresthealthbilling.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swsupport@sticomputer.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpeterson@payrhealth.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Renay1@geniussolutions.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:holisticbillingservices13@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:prhipaa5010@inmediata.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Debbie@dmerc.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@comtronusa.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revexp.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adsc.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edisupport@etactics.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tghbs.com/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unifiedmedicalbilling.com/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:payerrelations@xifin.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercymedicalbilling.com/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:newform@superiormedbilling.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Custserv@xifin.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:billing@abacusmedicalbilling.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csrc.com/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sequelmed.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew@prodatamgmt.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@medvoiceinc.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:medbiller@coqui.net" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mani@flagshipmd.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@simplemed.com?subject=Website%20Inquiry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@assertus.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.firsthealthrcm.com/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thessigroup.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:staci@precisioncaremedicalbilling.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sam.anderson@medlifembs.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.billmedsolutions.org/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.j3rcm.com/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hello@carecloud.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maxxmedicalbilling.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brittany.bbec@outlook.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cresthealthbilling.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@officeally.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quadax@quadax.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jackie@maxxmedicalbilling.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clientimplementation@infinedi.net" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@compulinkadvantage.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:quadax@quadax.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carecloud.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:billing@cirtusmbs.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.priorityonemedicalbilling.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:billing@apptworld.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@emergencybilling@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgarbus@vital-profits.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@mdsuite.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:upen@jaminfosys.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.availity.com/Contact-Us" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.abacusmedicalbilling.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tghbillingservice@gmail.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ransombilling@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Anthony.brown@sevapractice.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prodatamgmt.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tcolten@inservio.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Steve.farah@epayappservices.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@asp.md" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.precisionmedicalbilling.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diane@billersofgeorgia.net" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mfinly@dynamicmdsolutions.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cynthia.hartman@nttdata.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edienrollment@first-insight.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:provider@capario.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.burgessmultiservice.com/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.expertdatasystems.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@ssigroup.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medlifembs.com/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdbillingsfl@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5204D852-5D41-4D27-9FA7-CF67448E63F1}">
-  <dimension ref="A1:I130"/>
+  <dimension ref="A1:I133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A46" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A53" sqref="A53"/>
+      <pane ySplit="1" topLeftCell="A28" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="38.90625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="40" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.81640625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.6328125" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.7265625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.90625" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="24.54296875" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="39" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -2052,3484 +2091,3564 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>291</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>292</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="25" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3" t="s">
         <v>306</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="F4" s="3">
+        <v>837</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="D5" s="4" t="s">
-        <v>364</v>
+        <v>386</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
       <c r="I5" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.35">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="59.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
-        <v>307</v>
+        <v>16</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D6" s="3"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>418</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>363</v>
+      </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G6" s="3"/>
+        <v>15</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H6" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
-        <v>20</v>
+        <v>307</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="H7" s="3"/>
+        <v>8</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I7" s="3" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F8" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="3"/>
+      <c r="F8" s="3">
+        <v>837</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="59.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D9" s="3"/>
       <c r="E9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:9" ht="59.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="B11" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="C11" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="D10" s="4" t="s">
-[...27 lines deleted...]
-      </c>
       <c r="D11" s="4" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I11" s="3" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I12" s="3" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A12" s="3" t="s">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A13" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="3" t="s">
+      <c r="B13" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="C12" s="3"/>
-[...4 lines deleted...]
-      <c r="F12" s="3" t="s">
+      <c r="C13" s="3"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G12" s="3"/>
-[...23 lines deleted...]
-      </c>
       <c r="G13" s="3"/>
-      <c r="H13" s="3"/>
+      <c r="H13" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I13" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="3" t="s">
-        <v>295</v>
+        <v>37</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>296</v>
+        <v>38</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>416</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="D14" s="6"/>
       <c r="E14" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="G14" s="3"/>
-      <c r="H14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="3"/>
       <c r="I14" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="3" t="s">
-        <v>445</v>
+        <v>295</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>443</v>
-[...4 lines deleted...]
-      <c r="D15" s="4"/>
+        <v>296</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>384</v>
+      </c>
       <c r="E15" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F15" s="3">
-        <v>837</v>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="3" t="s">
-        <v>402</v>
+        <v>444</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>442</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>443</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F16" s="3">
         <v>837</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="3" t="s">
-        <v>398</v>
+        <v>478</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>479</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>480</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>481</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F17" s="3">
         <v>837</v>
       </c>
-      <c r="G17" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="3"/>
       <c r="H17" s="3" t="s">
-        <v>293</v>
+        <v>482</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="3" t="s">
-        <v>41</v>
+        <v>401</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>42</v>
+        <v>402</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="D18" s="4"/>
       <c r="E18" s="3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>8</v>
+      </c>
+      <c r="F18" s="3">
+        <v>837</v>
       </c>
       <c r="G18" s="3"/>
-      <c r="H18" s="3"/>
+      <c r="H18" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I18" s="3" t="s">
-        <v>285</v>
-[...10 lines deleted...]
-      <c r="E19" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>400</v>
+      </c>
+      <c r="E19" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...5 lines deleted...]
-      <c r="I19" s="2" t="s">
+      <c r="F19" s="3">
+        <v>837</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I19" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A20" s="3" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D20" s="4"/>
+        <v>43</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>366</v>
+      </c>
       <c r="E20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G20" s="3"/>
-      <c r="H20" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="3"/>
       <c r="I20" s="3" t="s">
-        <v>288</v>
-[...15 lines deleted...]
-      <c r="E21" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A21" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="E21" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="F21" s="3" t="s">
-[...6 lines deleted...]
-        <v>310</v>
+      <c r="F21" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>293</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A22" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" s="4"/>
+      <c r="E22" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="B24" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="C24" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="D22" s="6"/>
-      <c r="E22" s="3" t="s">
+      <c r="D24" s="6"/>
+      <c r="E24" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F22" s="3" t="s">
+      <c r="F24" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="G22" s="3"/>
-[...46 lines deleted...]
-      </c>
       <c r="G24" s="3"/>
-      <c r="H24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="3"/>
       <c r="I24" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A25" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="6"/>
+      <c r="E25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A27" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="B27" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="C25" s="4" t="s">
+      <c r="C27" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="D25" s="4" t="s">
+      <c r="D27" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="E25" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="3" t="s">
+      <c r="E27" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F27" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G25" s="3" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="G27" s="3" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="3" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D28" s="6"/>
       <c r="E28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" x14ac:dyDescent="0.35">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="3" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G29" s="3"/>
-      <c r="H29" s="3"/>
+      <c r="G29" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>294</v>
+      </c>
       <c r="I29" s="3" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A30" s="3" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D30" s="6"/>
+        <v>68</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>66</v>
+      </c>
       <c r="E30" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F30" s="3">
-[...3 lines deleted...]
-      <c r="H30" s="3"/>
+      <c r="F30" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I30" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="25" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A31" s="3" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="D31" s="3"/>
       <c r="E31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
       <c r="I31" s="3" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A32" s="3" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="D32" s="3"/>
+        <v>74</v>
+      </c>
+      <c r="D32" s="6"/>
       <c r="E32" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F32" s="3" t="s">
-        <v>11</v>
+      <c r="F32" s="3">
+        <v>837</v>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:9" ht="25" x14ac:dyDescent="0.35">
       <c r="A33" s="3" t="s">
-        <v>393</v>
+        <v>75</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>394</v>
+        <v>76</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>395</v>
+        <v>77</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>396</v>
+        <v>371</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>397</v>
+        <v>28</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="34" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A34" s="3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="35" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A35" s="3" t="s">
-        <v>432</v>
+        <v>483</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>433</v>
+        <v>484</v>
       </c>
       <c r="C35" s="11" t="s">
-        <v>434</v>
+        <v>485</v>
       </c>
       <c r="D35" s="11" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="E35" s="3" t="s">
+        <v>486</v>
+      </c>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A36" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="E36" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F35" s="3">
-[...30 lines deleted...]
-      <c r="H36" s="3"/>
+      <c r="F36" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>294</v>
+      </c>
       <c r="I36" s="3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:9" x14ac:dyDescent="0.35">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="3" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="3" t="s">
-        <v>90</v>
+        <v>431</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="D38" s="3"/>
+        <v>432</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>433</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>434</v>
+      </c>
       <c r="E38" s="3" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-      <c r="H38" s="3"/>
+        <v>8</v>
+      </c>
+      <c r="F38" s="3">
+        <v>837</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I38" s="3" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="3" t="s">
-        <v>446</v>
+        <v>84</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>447</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="D39" s="6"/>
       <c r="E39" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F39" s="3">
         <v>837</v>
       </c>
       <c r="G39" s="3"/>
-      <c r="H39" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39" s="3"/>
       <c r="I39" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A40" s="2" t="s">
-[...21 lines deleted...]
-    <row r="41" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A41" s="3" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="D41" s="6"/>
+        <v>92</v>
+      </c>
+      <c r="D41" s="3"/>
       <c r="E41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="3"/>
-      <c r="H41" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41" s="3"/>
       <c r="I41" s="3" t="s">
-        <v>285</v>
-[...25 lines deleted...]
-    <row r="43" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C42" s="11" t="s">
+        <v>447</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42" s="3">
+        <v>837</v>
+      </c>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A43" s="2" t="s">
-        <v>454</v>
+        <v>343</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>344</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>410</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="F43" s="2">
-        <v>837</v>
+      <c r="F43" s="2" t="s">
+        <v>208</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3" t="s">
-        <v>313</v>
+        <v>93</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C44" s="4" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D44" s="3"/>
+        <v>411</v>
+      </c>
+      <c r="D44" s="6"/>
       <c r="E44" s="3" t="s">
-        <v>350</v>
+        <v>19</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>284</v>
-[...27 lines deleted...]
-    <row r="46" spans="1:9" x14ac:dyDescent="0.35">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>412</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="2" t="s">
-        <v>329</v>
-[...8 lines deleted...]
-        <v>382</v>
+        <v>453</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>456</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="F46" s="2" t="s">
-        <v>15</v>
+      <c r="F46" s="2">
+        <v>837</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>331</v>
+        <v>293</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="47" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A47" s="3" t="s">
-        <v>97</v>
+        <v>312</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="C47" s="3"/>
+        <v>95</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>96</v>
+      </c>
       <c r="D47" s="3"/>
       <c r="E47" s="3" t="s">
-        <v>19</v>
+        <v>349</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G47" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G47" s="3"/>
       <c r="H47" s="3" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A48" s="3" t="s">
-        <v>471</v>
+        <v>439</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>472</v>
+        <v>440</v>
       </c>
       <c r="C48" s="11" t="s">
-        <v>473</v>
+        <v>441</v>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F48" s="3" t="s">
+      <c r="F48" s="3">
+        <v>837</v>
+      </c>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A49" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>413</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F50" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G48" s="3" t="s">
-[...54 lines deleted...]
-      <c r="H50" s="3"/>
+      <c r="G50" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>306</v>
+      </c>
       <c r="I50" s="3" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="I51" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="I52" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="25" x14ac:dyDescent="0.35">
+      <c r="A53" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="D53" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="B51" s="3" t="s">
+      <c r="B54" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="C51" s="4" t="s">
+      <c r="C54" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="H54" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="D51" s="11" t="s">
-[...14 lines deleted...]
-      <c r="I51" s="3" t="s">
+      <c r="I54" s="3" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A52" s="3" t="s">
+    <row r="55" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A55" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="B52" s="3" t="s">
+      <c r="B55" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="C52" s="4" t="s">
+      <c r="C55" s="4" t="s">
         <v>110</v>
-      </c>
-[...73 lines deleted...]
-        <v>119</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>380</v>
       </c>
       <c r="E55" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F55" s="3">
+        <v>837</v>
+      </c>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="59.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C56" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F55" s="3" t="s">
-[...28 lines deleted...]
-      <c r="H56" s="3"/>
+      <c r="F56" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H56" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I56" s="3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:9" x14ac:dyDescent="0.35">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="3" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D57" s="4"/>
       <c r="E57" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>187</v>
+        <v>11</v>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:9" x14ac:dyDescent="0.35">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="56.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="3" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="C58" s="4" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="D58" s="6"/>
+        <v>119</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>379</v>
+      </c>
       <c r="E58" s="3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>8</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>15</v>
       </c>
       <c r="G58" s="3"/>
-      <c r="H58" s="3"/>
+      <c r="H58" s="3" t="s">
+        <v>306</v>
+      </c>
       <c r="I58" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A59" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="D59" s="6"/>
+      <c r="E59" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F59" s="3">
+        <v>837</v>
+      </c>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A60" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="C60" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A61" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D61" s="6"/>
+      <c r="E61" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F61" s="3">
+        <v>837</v>
+      </c>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A62" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="B59" s="3" t="s">
+      <c r="B62" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="C59" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="4" t="s">
+      <c r="C62" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="D62" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="E59" s="3" t="s">
+      <c r="E62" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F59" s="3" t="s">
+      <c r="F62" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G59" s="3" t="s">
+      <c r="G62" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="H59" s="3" t="s">
+      <c r="H62" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="I59" s="3" t="s">
-[...80 lines deleted...]
-      <c r="I62" s="2" t="s">
+      <c r="I62" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="63" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="3" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C63" s="4" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="3"/>
-      <c r="H63" s="3"/>
+      <c r="H63" s="3" t="s">
+        <v>306</v>
+      </c>
       <c r="I63" s="3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="25" x14ac:dyDescent="0.35">
       <c r="A64" s="3" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>297</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>298</v>
       </c>
       <c r="C64" s="4" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="D64" s="3"/>
+        <v>408</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>377</v>
+      </c>
       <c r="E64" s="3" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F64" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G64" s="3"/>
+      <c r="G64" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H64" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A65" s="2" t="s">
-        <v>338</v>
+      <c r="A65" s="8" t="s">
+        <v>331</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>407</v>
       </c>
-      <c r="D65" s="7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D65" s="7"/>
       <c r="E65" s="2" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>15</v>
       </c>
+      <c r="G65" s="2" t="s">
+        <v>308</v>
+      </c>
       <c r="H65" s="2" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="I65" s="2" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="3" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D66" s="6"/>
+        <v>137</v>
+      </c>
+      <c r="D66" s="3"/>
       <c r="E66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
       <c r="I66" s="3" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="3" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="C67" s="4" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-      <c r="E67" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D67" s="3"/>
+      <c r="E67" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="3"/>
-      <c r="H67" s="3"/>
+      <c r="H67" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I67" s="3" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="68" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="I68" s="3" t="s">
+    <row r="68" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A68" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D68" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="I68" s="2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A69" s="3" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C69" s="4" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="D69" s="4"/>
+        <v>143</v>
+      </c>
+      <c r="D69" s="6"/>
       <c r="E69" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G69" s="3"/>
+        <v>144</v>
+      </c>
+      <c r="G69" s="3" t="s">
+        <v>308</v>
+      </c>
       <c r="H69" s="3" t="s">
-        <v>293</v>
+        <v>308</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:9" x14ac:dyDescent="0.35">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="3" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="C70" s="4" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>8</v>
+        <v>147</v>
+      </c>
+      <c r="D70" s="6"/>
+      <c r="E70" s="5" t="s">
+        <v>19</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="3"/>
-      <c r="H70" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H70" s="3"/>
       <c r="I70" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="3" t="s">
-        <v>155</v>
+        <v>449</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>157</v>
-[...7 lines deleted...]
-      <c r="E71" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="E71" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F71" s="3" t="s">
-        <v>159</v>
+      <c r="F71" s="3">
+        <v>837</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>293</v>
       </c>
       <c r="H71" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I71" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="72" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A72" s="3" t="s">
-        <v>436</v>
+        <v>148</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>437</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="C72" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D72" s="4"/>
       <c r="E72" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F72" s="3">
-        <v>837</v>
+      <c r="F72" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A73" s="3" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="E73" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="74" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="3" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-      <c r="D74" s="3"/>
+        <v>157</v>
+      </c>
+      <c r="C74" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>156</v>
+      </c>
       <c r="E74" s="3" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-      <c r="H74" s="3"/>
+        <v>159</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I74" s="3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:9" ht="59.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="3" t="s">
-        <v>172</v>
+        <v>435</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-      <c r="D75" s="3"/>
+        <v>436</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>437</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>438</v>
+      </c>
       <c r="E75" s="3" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F75" s="3">
         <v>837</v>
       </c>
       <c r="G75" s="3"/>
-      <c r="H75" s="3"/>
+      <c r="H75" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I75" s="3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A76" s="3" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>318</v>
+        <v>162</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>377</v>
+        <v>161</v>
       </c>
       <c r="E76" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="77" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A77" s="3" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-      <c r="D77" s="6"/>
+        <v>171</v>
+      </c>
+      <c r="C77" s="3"/>
+      <c r="D77" s="3"/>
       <c r="E77" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F77" s="3">
-        <v>837</v>
+      <c r="F77" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:9" ht="59.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="3" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C78" s="4" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D78" s="6"/>
+        <v>174</v>
+      </c>
+      <c r="D78" s="3"/>
       <c r="E78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F78" s="3">
         <v>837</v>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="79" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="3" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>185</v>
+        <v>317</v>
       </c>
       <c r="C79" s="4" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="D79" s="6"/>
+        <v>169</v>
+      </c>
+      <c r="D79" s="4" t="s">
+        <v>376</v>
+      </c>
       <c r="E79" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>187</v>
+        <v>11</v>
       </c>
       <c r="G79" s="3"/>
-      <c r="H79" s="3"/>
+      <c r="H79" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I79" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="3" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C80" s="4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F80" s="3" t="s">
-        <v>11</v>
+      <c r="F80" s="3">
+        <v>837</v>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A81" s="3" t="s">
-        <v>389</v>
+        <v>181</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>390</v>
+        <v>182</v>
       </c>
       <c r="C81" s="4" t="s">
-        <v>391</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="D81" s="6"/>
       <c r="E81" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F81" s="3">
         <v>837</v>
       </c>
       <c r="G81" s="3"/>
-      <c r="H81" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="3"/>
       <c r="I81" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:9" x14ac:dyDescent="0.35">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="3" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="D82" s="6"/>
       <c r="E82" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F82" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A83" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C83" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="D83" s="6"/>
+      <c r="E83" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F83" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G82" s="3"/>
-[...25 lines deleted...]
-      </c>
       <c r="G83" s="3"/>
-      <c r="H83" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H83" s="3"/>
       <c r="I83" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A84" s="3" t="s">
-        <v>462</v>
+        <v>388</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>389</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="D84" s="4" t="s">
+        <v>391</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F84" s="3" t="s">
-        <v>431</v>
+      <c r="F84" s="3">
+        <v>837</v>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A85" s="2" t="s">
+      <c r="A85" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C85" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="D85" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="C86" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="D86" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="G86" s="3"/>
+      <c r="H86" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="C87" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="D87" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="G87" s="3"/>
+      <c r="H87" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A88" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="B88" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="B85" s="2" t="s">
-[...8 lines deleted...]
-      <c r="E85" s="2" t="s">
+      <c r="C88" s="7" t="s">
+        <v>419</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>345</v>
+      </c>
+      <c r="E88" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="F85" s="2" t="s">
+      <c r="F88" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G85" s="2" t="s">
+      <c r="G88" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="H85" s="2" t="s">
+      <c r="H88" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="I85" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A86" s="3" t="s">
+      <c r="I88" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="B86" s="3" t="s">
+      <c r="B89" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="C86" s="4" t="s">
+      <c r="C89" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="D86" s="4" t="s">
+      <c r="D89" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="E86" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F86" s="3">
+      <c r="E89" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F89" s="3">
         <v>837</v>
       </c>
-      <c r="G86" s="3" t="s">
-[...5 lines deleted...]
-      <c r="I86" s="3" t="s">
+      <c r="G89" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H89" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="I89" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A87" s="3" t="s">
+    <row r="90" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A90" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="B87" s="3" t="s">
+      <c r="B90" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="C87" s="4" t="s">
+      <c r="C90" s="4" t="s">
         <v>190</v>
-      </c>
-[...73 lines deleted...]
-        <v>197</v>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F90" s="3">
-[...3 lines deleted...]
-      <c r="H90" s="3"/>
+      <c r="F90" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="9"/>
+      <c r="H90" s="9" t="s">
+        <v>306</v>
+      </c>
       <c r="I90" s="3" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A91" s="3" t="s">
-        <v>198</v>
+        <v>350</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>351</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>358</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>306</v>
+        <v>8</v>
+      </c>
+      <c r="F91" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="G91" s="9"/>
+      <c r="H91" s="9" t="s">
+        <v>293</v>
       </c>
       <c r="I91" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="A92" s="3" t="s">
-[...12 lines deleted...]
-      <c r="F92" s="3" t="s">
+      <c r="A92" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="C92" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G92" s="3" t="s">
-[...9 lines deleted...]
-    <row r="93" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="H92" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="3" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-      <c r="D93" s="5"/>
+        <v>196</v>
+      </c>
+      <c r="C93" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="D93" s="3"/>
       <c r="E93" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F93" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F93" s="3">
+        <v>837</v>
+      </c>
+      <c r="G93" s="3"/>
+      <c r="H93" s="3"/>
       <c r="I93" s="3" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A94" s="3" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="C94" s="4" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>200</v>
+      </c>
+      <c r="D94" s="4" t="s">
+        <v>367</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="G94" s="3"/>
+        <v>15</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H94" s="3" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A95" s="3" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="C95" s="4" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="D95" s="6"/>
+        <v>421</v>
+      </c>
+      <c r="D95" s="3"/>
       <c r="E95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-      <c r="H95" s="3"/>
+        <v>11</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I95" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A96" s="3" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-      <c r="D96" s="3"/>
+        <v>404</v>
+      </c>
+      <c r="C96" s="3"/>
+      <c r="D96" s="5"/>
       <c r="E96" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-      <c r="H96" s="3"/>
+        <v>204</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="H96" s="3" t="s">
+        <v>294</v>
+      </c>
       <c r="I96" s="3" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A97" s="3" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-        <v>374</v>
+        <v>206</v>
+      </c>
+      <c r="C97" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>368</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="3" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="D98" s="3"/>
+        <v>210</v>
+      </c>
+      <c r="C98" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="D98" s="6"/>
       <c r="E98" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F98" s="3">
-        <v>837</v>
+      <c r="F98" s="3" t="s">
+        <v>212</v>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A99" s="3" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="C99" s="3"/>
+        <v>214</v>
+      </c>
+      <c r="C99" s="4"/>
       <c r="D99" s="3"/>
       <c r="E99" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>11</v>
+        <v>215</v>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A100" s="3" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>223</v>
-[...4 lines deleted...]
-      <c r="D100" s="3"/>
+        <v>217</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="4" t="s">
+        <v>373</v>
+      </c>
       <c r="E100" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="G100" s="3"/>
       <c r="H100" s="3" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>288</v>
-[...25 lines deleted...]
-        <v>284</v>
+        <v>284</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A101" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="C101" s="3"/>
+      <c r="D101" s="3"/>
+      <c r="E101" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F101" s="3">
+        <v>837</v>
+      </c>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3"/>
+      <c r="I101" s="3" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A102" s="3" t="s">
-        <v>321</v>
+        <v>220</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="C102" s="3"/>
       <c r="D102" s="3"/>
       <c r="E102" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="3"/>
-      <c r="H102" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H102" s="3"/>
       <c r="I102" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A103" s="3" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>228</v>
-[...6 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="C103" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="D103" s="3"/>
       <c r="E103" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G103" s="3"/>
+        <v>204</v>
+      </c>
+      <c r="G103" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H103" s="3" t="s">
         <v>319</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>284</v>
-[...6 lines deleted...]
-      <c r="B104" s="3" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="59.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="D104" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="C104" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E104" s="3" t="s">
+      <c r="E104" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="F104" s="3" t="s">
+      <c r="F104" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="G104" s="3"/>
-[...7 lines deleted...]
-    <row r="105" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H104" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A105" s="3" t="s">
-        <v>360</v>
+        <v>320</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>361</v>
+        <v>225</v>
       </c>
       <c r="C105" s="4" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="D105" s="10"/>
+        <v>226</v>
+      </c>
+      <c r="D105" s="3"/>
       <c r="E105" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="G105" s="3"/>
       <c r="H105" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A106" s="3" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-      <c r="D106" s="5"/>
+        <v>228</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D106" s="4" t="s">
+        <v>375</v>
+      </c>
       <c r="E106" s="3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>8</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="G106" s="3"/>
-      <c r="H106" s="3"/>
+      <c r="H106" s="3" t="s">
+        <v>318</v>
+      </c>
       <c r="I106" s="3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:9" x14ac:dyDescent="0.35">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="3" t="s">
-        <v>232</v>
+        <v>302</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-      <c r="D107" s="3"/>
+        <v>346</v>
+      </c>
+      <c r="C107" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="D107" s="7" t="s">
+        <v>374</v>
+      </c>
       <c r="E107" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F107" s="3"/>
+      <c r="F107" s="3" t="s">
+        <v>11</v>
+      </c>
       <c r="G107" s="3"/>
-      <c r="H107" s="3"/>
+      <c r="H107" s="3" t="s">
+        <v>294</v>
+      </c>
       <c r="I107" s="3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:9" x14ac:dyDescent="0.35">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="3" t="s">
-        <v>234</v>
+        <v>359</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>236</v>
+        <v>360</v>
       </c>
       <c r="C108" s="4" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      </c>
+        <v>361</v>
+      </c>
+      <c r="D108" s="10"/>
       <c r="E108" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>15</v>
+        <v>353</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="H108" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="I108" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A109" s="3" t="s">
-        <v>303</v>
+        <v>230</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>304</v>
-[...6 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="C109" s="3"/>
+      <c r="D109" s="5"/>
       <c r="E109" s="3" t="s">
-        <v>8</v>
-[...9 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="F109" s="3">
+        <v>837</v>
+      </c>
+      <c r="G109" s="3"/>
+      <c r="H109" s="3"/>
       <c r="I109" s="3" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A110" s="3" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>240</v>
-[...6 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="C110" s="3"/>
+      <c r="D110" s="3"/>
       <c r="E110" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F110" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H110" s="3" t="s">
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
+      <c r="H110" s="3"/>
+      <c r="I110" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A111" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G111" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="I110" s="3" t="s">
-[...23 lines deleted...]
-      <c r="H111" s="3"/>
+      <c r="H111" s="3" t="s">
+        <v>294</v>
+      </c>
       <c r="I111" s="3" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A112" s="3" t="s">
-        <v>245</v>
+        <v>303</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>371</v>
+        <v>304</v>
+      </c>
+      <c r="C112" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>305</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>248</v>
+        <v>8</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G112" s="3"/>
+      <c r="G112" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H112" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I112" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="113" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:9" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="3" t="s">
-        <v>458</v>
+        <v>238</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>459</v>
+        <v>240</v>
       </c>
       <c r="C113" s="11" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>461</v>
+        <v>241</v>
+      </c>
+      <c r="D113" s="4" t="s">
+        <v>239</v>
       </c>
       <c r="E113" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F113" s="3">
-[...2 lines deleted...]
-      <c r="G113" s="3"/>
+      <c r="F113" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H113" s="3" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="I113" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A114" s="3" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>468</v>
-[...4 lines deleted...]
-      <c r="D114" s="3"/>
+        <v>243</v>
+      </c>
+      <c r="C114" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="D114" s="4" t="s">
+        <v>369</v>
+      </c>
       <c r="E114" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F114" s="3"/>
+      <c r="F114" s="3" t="s">
+        <v>11</v>
+      </c>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A115" s="3" t="s">
-        <v>466</v>
+        <v>245</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>467</v>
+        <v>246</v>
       </c>
       <c r="C115" s="11" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>247</v>
+      </c>
+      <c r="D115" s="4" t="s">
+        <v>370</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>248</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I115" s="3" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="116" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A116" s="3" t="s">
-        <v>355</v>
+        <v>457</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>458</v>
+      </c>
+      <c r="C116" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="D116" s="11" t="s">
+        <v>460</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F116" s="3">
         <v>837</v>
       </c>
       <c r="G116" s="3"/>
       <c r="H116" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A117" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>322</v>
-[...4 lines deleted...]
-      <c r="D117" s="6"/>
+        <v>467</v>
+      </c>
+      <c r="C117" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="D117" s="3"/>
       <c r="E117" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="F117" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
+      <c r="H117" s="3"/>
       <c r="I117" s="3" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A118" s="3" t="s">
-        <v>253</v>
+        <v>465</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>466</v>
+      </c>
+      <c r="C118" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>469</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="F118" s="3">
+        <v>837</v>
+      </c>
+      <c r="G118" s="3"/>
       <c r="H118" s="3" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="I118" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A119" s="3" t="s">
-        <v>255</v>
+        <v>354</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>256</v>
+        <v>355</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>257</v>
+        <v>357</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="E119" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="F119" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H119" s="3"/>
+      <c r="F119" s="3">
+        <v>837</v>
+      </c>
+      <c r="G119" s="3"/>
+      <c r="H119" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I119" s="3" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A120" s="3" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>260</v>
-[...6 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="D120" s="6"/>
       <c r="E120" s="3" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="G120" s="3"/>
+        <v>15</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H120" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>284</v>
-[...7 lines deleted...]
-        <v>336</v>
+        <v>288</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>254</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>425</v>
+        <v>333</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>426</v>
-[...11 lines deleted...]
-        <v>284</v>
+        <v>289</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="I121" s="3" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A122" s="3" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="C122" s="4" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D122" s="6"/>
+        <v>257</v>
+      </c>
+      <c r="D122" s="4" t="s">
+        <v>372</v>
+      </c>
       <c r="E122" s="3" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="G122" s="3"/>
+        <v>8</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H122" s="3"/>
       <c r="I122" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="123" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A123" s="3" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C123" s="4" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="D123" s="3"/>
+        <v>261</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>259</v>
+      </c>
       <c r="E123" s="3" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="G123" s="3"/>
       <c r="H123" s="3" t="s">
         <v>293</v>
       </c>
       <c r="I123" s="3" t="s">
-        <v>288</v>
-[...22 lines deleted...]
-        <v>288</v>
+        <v>284</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A124" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="D124" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H124" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="I124" s="2" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="125" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A125" s="3" t="s">
-        <v>270</v>
+        <v>262</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="C125" s="4" t="s">
-        <v>273</v>
-[...3 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="D125" s="6"/>
       <c r="E125" s="3" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="F125" s="3">
+        <v>837</v>
       </c>
       <c r="G125" s="3"/>
-      <c r="H125" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H125" s="3"/>
       <c r="I125" s="3" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A126" s="3" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="C126" s="4" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="D126" s="6"/>
+        <v>267</v>
+      </c>
+      <c r="D126" s="3"/>
       <c r="E126" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F126" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G126" s="3"/>
+      <c r="G126" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="H126" s="3" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="127" spans="1:9" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:9" ht="25" x14ac:dyDescent="0.35">
       <c r="A127" s="3" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="D127" s="3"/>
+        <v>405</v>
+      </c>
+      <c r="C127" s="4"/>
+      <c r="D127" s="4"/>
       <c r="E127" s="3" t="s">
         <v>19</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>11</v>
+        <v>269</v>
       </c>
       <c r="G127" s="3"/>
-      <c r="H127" s="3"/>
+      <c r="H127" s="3" t="s">
+        <v>293</v>
+      </c>
       <c r="I127" s="3" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A128" s="3" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="C128" s="4" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="D128" s="6"/>
+        <v>273</v>
+      </c>
+      <c r="D128" s="4" t="s">
+        <v>271</v>
+      </c>
       <c r="E128" s="3" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="G128" s="3"/>
       <c r="H128" s="3" t="s">
-        <v>331</v>
+        <v>293</v>
       </c>
       <c r="I128" s="3" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.35">
       <c r="A129" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="D129" s="6"/>
+      <c r="E129" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="3"/>
+      <c r="H129" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="I129" s="3" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A130" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="D130" s="3"/>
+      <c r="E130" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G130" s="3"/>
+      <c r="H130" s="3"/>
+      <c r="I130" s="3" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A131" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="D131" s="6"/>
+      <c r="E131" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="H131" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="I131" s="3" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A132" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="B129" s="3" t="s">
+      <c r="B132" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="C129" s="3"/>
-[...4 lines deleted...]
-      <c r="F129" s="3" t="s">
+      <c r="C132" s="3"/>
+      <c r="D132" s="3"/>
+      <c r="E132" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="F132" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G129" s="3"/>
-[...1 lines deleted...]
-      <c r="I129" s="3" t="s">
+      <c r="G132" s="3"/>
+      <c r="H132" s="3"/>
+      <c r="I132" s="3" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="130" spans="1:9" x14ac:dyDescent="0.35">
-      <c r="E130" s="3"/>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="E133" s="3"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I130" xr:uid="{5204D852-5D41-4D27-9FA7-CF67448E63F1}"/>
-  <conditionalFormatting sqref="A124 A1:A121 A126:A1048576">
+  <autoFilter ref="A1:I133" xr:uid="{5204D852-5D41-4D27-9FA7-CF67448E63F1}"/>
+  <conditionalFormatting sqref="A127 A1:A124 A129:A1048576">
     <cfRule type="duplicateValues" dxfId="0" priority="5"/>
   </conditionalFormatting>
   <hyperlinks>
-    <hyperlink ref="D109" r:id="rId1" display="https://ransombilling.com/" xr:uid="{0872A6EC-53E6-43BC-90EB-DA9AAD6E26B4}"/>
-[...68 lines deleted...]
-    <hyperlink ref="C4" r:id="rId70" display="mailto:Marc.klar@adsc.com" xr:uid="{75810635-90B3-4CBB-BAE4-4120E86A8008}"/>
+    <hyperlink ref="D112" r:id="rId1" display="https://ransombilling.com/" xr:uid="{0872A6EC-53E6-43BC-90EB-DA9AAD6E26B4}"/>
+    <hyperlink ref="C107" r:id="rId2" xr:uid="{2E3CC65C-C5FA-4F66-A7A7-290DACB57212}"/>
+    <hyperlink ref="D107" r:id="rId3" xr:uid="{AD95BFB8-0B2C-48D7-8360-B9E071F93CCD}"/>
+    <hyperlink ref="C64" r:id="rId4" xr:uid="{B1BF88EC-57B2-4003-BE2F-01F487AD1058}"/>
+    <hyperlink ref="C131" r:id="rId5" display="mailto:enrollment@zirmed.com" xr:uid="{CDDA65A1-D536-4517-B949-7806A5FE0B7C}"/>
+    <hyperlink ref="C130" r:id="rId6" display="mailto:alexxmed01@gmail.com" xr:uid="{69D25990-8D0A-4C7B-8F47-36A496167C96}"/>
+    <hyperlink ref="C129" r:id="rId7" display="mailto:Custserv@xifin.com" xr:uid="{A0BF17BF-4C04-4A0D-A93E-2349B77E3CBB}"/>
+    <hyperlink ref="C128" r:id="rId8" display="mailto:cgarbus@vital-profits.com" xr:uid="{A2AEAB5A-3992-40C9-8D67-8271851A77F5}"/>
+    <hyperlink ref="C126" r:id="rId9" display="mailto:viatrackenroll@nextgen.com" xr:uid="{B8F58087-D124-4447-AA48-3CC2355520D6}"/>
+    <hyperlink ref="C125" r:id="rId10" display="mailto:sales@versaform.com" xr:uid="{BA7049C9-AA88-430B-89F5-296FAE4EB8DA}"/>
+    <hyperlink ref="C123" r:id="rId11" display="mailto:jmontross@unifiedmedicalbilling.com" xr:uid="{F8F97E33-23C4-4DF5-A14E-FAB35E366891}"/>
+    <hyperlink ref="C122" r:id="rId12" display="mailto:ml.wright@thewrightgroupconsulting.com" xr:uid="{FA0E51EA-88E4-4127-AFCF-91F0DC789F61}"/>
+    <hyperlink ref="C117" r:id="rId13" display="mailto:swsupport@sticomputer.com" xr:uid="{E550279C-E9E6-4FE3-8514-CF78F08217EE}"/>
+    <hyperlink ref="C111" r:id="rId14" display="mailto:quadax@quadax.com" xr:uid="{C27E7FDF-A0B0-4525-8C6A-708BA495BF86}"/>
+    <hyperlink ref="C105" r:id="rId15" display="mailto:pbcspecialists@gmail.com" xr:uid="{2526DA81-5883-487D-A7B3-A7F4DCDFA8F0}"/>
+    <hyperlink ref="C103" r:id="rId16" display="mailto:support@practiceinsight.net" xr:uid="{95E9D029-360F-43FA-BBE6-05F0B8C02829}"/>
+    <hyperlink ref="C98" r:id="rId17" display="mailto:PCFWSales@ncgmedical.com" xr:uid="{6523054D-2044-4589-950F-20195DBA3D18}"/>
+    <hyperlink ref="C97" r:id="rId18" display="mailto:mpeterson@payrhealth.com" xr:uid="{D79E6AB4-3D14-4965-B97A-34053EB7AD2D}"/>
+    <hyperlink ref="C94" r:id="rId19" display="mailto:support@officeally.com" xr:uid="{B0675EDE-EFBB-4513-AED4-E5C0BE80454E}"/>
+    <hyperlink ref="C93" r:id="rId20" display="mailto:Cynthia.hartman@nttdata.com" xr:uid="{C6231B3E-0EAD-49AB-BA31-B479073D28C4}"/>
+    <hyperlink ref="C89" r:id="rId21" display="mailto:Dklein11@cs.com" xr:uid="{CD55D03F-E053-44A2-8697-FD6EDDD6B908}"/>
+    <hyperlink ref="C90" r:id="rId22" display="mailto:sales@navicure.com" xr:uid="{C085AADE-D979-4F19-95B1-183D2D3BAAEF}"/>
+    <hyperlink ref="C82" r:id="rId23" display="mailto:ronni.kessler@medi-processing.com" xr:uid="{56B4D655-2FB4-4E1A-B1A1-713703C456F7}"/>
+    <hyperlink ref="C81" r:id="rId24" display="mailto:medbiller@coqui.net" xr:uid="{5A8BDFB3-E27A-445C-ACF8-56D3A16E659F}"/>
+    <hyperlink ref="C80" r:id="rId25" display="mailto:tcolten@inservio.com" xr:uid="{44A4CAD4-857F-4B13-B7ED-B8FDF0093A64}"/>
+    <hyperlink ref="C83" r:id="rId26" display="mailto:Harry@Medicalbillingsoftware.com" xr:uid="{0C9B9AD5-350F-4A82-954B-DC28F00E3ECE}"/>
+    <hyperlink ref="C78" r:id="rId27" display="mailto:Support@MDoffice.com" xr:uid="{87FF94B1-69EF-43BC-9DD0-B88A8B302E89}"/>
+    <hyperlink ref="C79" r:id="rId28" display="mailto:info@md-prac.com" xr:uid="{A82485F7-E6AE-403D-9F5E-F8818C641342}"/>
+    <hyperlink ref="C85" r:id="rId29" display="mailto:support@medvoiceinc.com" xr:uid="{501D55EE-0B5E-4C59-872C-6078173E812A}"/>
+    <hyperlink ref="C76" r:id="rId30" display="mailto:jackie@maxxmedicalbilling.com" xr:uid="{936C926F-CE81-4200-948F-CE65C018DCB2}"/>
+    <hyperlink ref="C74" r:id="rId31" display="mailto:lashonta@burgessmultiservice.com" xr:uid="{46F159A0-3D72-498D-B3C0-0CB258BF5ED9}"/>
+    <hyperlink ref="C73" r:id="rId32" display="mailto:damian@krodgroup.com" xr:uid="{DB55B0E1-E92D-4F5B-B0E9-EAF3BD3E363F}"/>
+    <hyperlink ref="C70" r:id="rId33" display="mailto:sales@iplexus.net" xr:uid="{DB5FFB6F-392E-472F-98ED-5172CD22C824}"/>
+    <hyperlink ref="C69" r:id="rId34" display="mailto:prhipaa5010@inmediata.com" xr:uid="{6C0F7BC4-9B51-4C83-AEF3-967631575FD5}"/>
+    <hyperlink ref="C67" r:id="rId35" display="mailto:clientimplementation@infinedi.net" xr:uid="{2C79FA9E-8D28-4474-848E-98D704B323EF}"/>
+    <hyperlink ref="C66" r:id="rId36" display="mailto:support@icssoftware.net" xr:uid="{3D61813D-967E-423C-96CB-09CB5FBB275C}"/>
+    <hyperlink ref="C63" r:id="rId37" display="mailto:sales@healthfusion.com" xr:uid="{756E0D44-05BE-43F9-A7A6-7410B65BAECA}"/>
+    <hyperlink ref="C62" r:id="rId38" xr:uid="{5088B2BF-0740-490A-AC04-29CE40A34A23}"/>
+    <hyperlink ref="C61" r:id="rId39" display="mailto:Renay1@geniussolutions.com" xr:uid="{DDE23B05-96AF-41F3-9AFF-8835C28B9B26}"/>
+    <hyperlink ref="C60" r:id="rId40" display="mailto:mani@flagshipmd.com" xr:uid="{70065EC0-B71E-42E4-AF75-FC5D6E26B0DF}"/>
+    <hyperlink ref="C59" r:id="rId41" display="mailto:edienrollment@first-insight.com" xr:uid="{72C70CC3-7821-44D9-A604-B7F435269E1B}"/>
+    <hyperlink ref="C58" r:id="rId42" display="mailto:purvasobti@gmail.com" xr:uid="{BFDCA95D-50B0-4AE5-A48F-FF0C3AE55940}"/>
+    <hyperlink ref="C56" r:id="rId43" xr:uid="{767048E4-530E-41C0-B98D-1A87A7B5FECA}"/>
+    <hyperlink ref="C57" r:id="rId44" display="mailto:sales@ezclaim.com" xr:uid="{29813CFF-E331-43C1-AB32-DFCFA6BE0011}"/>
+    <hyperlink ref="C55" r:id="rId45" display="mailto:info@simplemed.com?subject=Website%20Inquiry" xr:uid="{7DDB8202-AA1D-4276-B4F8-DE2528BA7278}"/>
+    <hyperlink ref="C53" r:id="rId46" display="mailto:Steve.farah@epayappservices.com" xr:uid="{75504322-D054-4006-B274-699661D4A055}"/>
+    <hyperlink ref="C47" r:id="rId47" display="mailto:hello@edgemed.com" xr:uid="{AA8135C2-454B-4B17-AD4E-67E7255FF721}"/>
+    <hyperlink ref="C44" r:id="rId48" xr:uid="{D1B3A5F1-B088-4525-B0C9-CFADED6696EA}"/>
+    <hyperlink ref="C41" r:id="rId49" display="mailto:sales@dbconsultants.com" xr:uid="{2E3767EB-6C09-4259-B78B-928871C668EA}"/>
+    <hyperlink ref="C40" r:id="rId50" display="mailto:Debbie@dmerc.com" xr:uid="{46AA8B02-ED69-489D-ADEE-42D1F96B12BF}"/>
+    <hyperlink ref="C39" r:id="rId51" display="mailto:sales@mdsuite.com" xr:uid="{31FC5BD4-5D5A-4703-A508-48CE6A7E729C}"/>
+    <hyperlink ref="C37" r:id="rId52" display="mailto:alexxmed01@gmail.com" xr:uid="{75960CF8-36E0-4B3F-BA4B-D422CDC0350F}"/>
+    <hyperlink ref="C34" r:id="rId53" display="mailto:info@covemd.com" xr:uid="{85DD77E6-6B81-4718-8E5B-806A3D658618}"/>
+    <hyperlink ref="C33" r:id="rId54" display="mailto:info@cortexedi.com" xr:uid="{8159916A-68C3-428C-9FB2-4F2D8A021E8D}"/>
+    <hyperlink ref="C32" r:id="rId55" display="mailto:support@comtronusa.com" xr:uid="{C9BAD650-7728-4711-BBDC-7D99C8E37E5D}"/>
+    <hyperlink ref="C31" r:id="rId56" display="mailto:sales@compulinkadvantage.com" xr:uid="{D9140C6F-C9D6-4452-B7C1-02E0599B79E1}"/>
+    <hyperlink ref="C30" r:id="rId57" display="mailto:barbarac@medent.com" xr:uid="{22C60935-3552-4FFD-A994-88645D3C5B2E}"/>
+    <hyperlink ref="C28" r:id="rId58" display="mailto:sales@claim.md" xr:uid="{790B475D-C399-4CE5-96F0-E9573E8F0FC5}"/>
+    <hyperlink ref="C25" r:id="rId59" display="mailto:support@ciriusgroup.com" xr:uid="{9B222776-2936-404D-9A0C-D8D6AEB588E0}"/>
+    <hyperlink ref="C24" r:id="rId60" display="mailto:INFO@CENTRALBILLINGBUREAU.COM" xr:uid="{9D0ED2E1-622A-444D-A4C3-8FCDFFB48AAE}"/>
+    <hyperlink ref="C23" r:id="rId61" xr:uid="{C24F7A1B-4C1E-40E9-8B68-3534657F661F}"/>
+    <hyperlink ref="C22" r:id="rId62" display="mailto:provider@capario.com" xr:uid="{FD72C685-0E03-4D94-86AB-81B6BFBE2427}"/>
+    <hyperlink ref="C20" r:id="rId63" display="mailto:Sales@csrc.com" xr:uid="{95A97D05-F5D3-4B8C-BD9B-F31A8CED6FB1}"/>
+    <hyperlink ref="C14" r:id="rId64" display="mailto:support@solace-emc.com" xr:uid="{B45556FC-3F3C-4E07-B801-8BD905036EFA}"/>
+    <hyperlink ref="C12" r:id="rId65" display="mailto:advancedclearinghouse@availity.com" xr:uid="{ACEA8B1E-F609-481E-9CE2-961AE288E33A}"/>
+    <hyperlink ref="C11" r:id="rId66" display="mailto:info@assertus.com" xr:uid="{ADF38AC8-8818-4AA2-BE09-EE7AFA9DD400}"/>
+    <hyperlink ref="C10" r:id="rId67" display="mailto:info@asp.md" xr:uid="{8017F7F9-C49F-4AA5-A539-50ED4CA0011A}"/>
+    <hyperlink ref="C9" r:id="rId68" display="mailto:support@ApexBusinessComputing.com" xr:uid="{5B678197-6A57-403F-90A5-0B13B0E9FC6A}"/>
+    <hyperlink ref="C6" r:id="rId69" xr:uid="{74E609AD-91E7-4634-BD91-6DC3BD8A97CC}"/>
+    <hyperlink ref="C5" r:id="rId70" display="mailto:Marc.klar@adsc.com" xr:uid="{75810635-90B3-4CBB-BAE4-4120E86A8008}"/>
     <hyperlink ref="C3" r:id="rId71" xr:uid="{28E95D5A-8022-4BD4-8C89-9DE3D71E20F5}"/>
     <hyperlink ref="C2" r:id="rId72" xr:uid="{6F1DF068-B730-47A3-A750-966AD9C70C18}"/>
-    <hyperlink ref="D125" r:id="rId73" display="http://www.vital-profits.com/" xr:uid="{0E61D154-4070-4C1C-A7B9-F64B44ABAA57}"/>
-[...23 lines deleted...]
-    <hyperlink ref="D4" r:id="rId97" xr:uid="{3679B572-8E7B-4BDC-A8F4-25D29BE2FEE0}"/>
+    <hyperlink ref="D128" r:id="rId73" display="http://www.vital-profits.com/" xr:uid="{0E61D154-4070-4C1C-A7B9-F64B44ABAA57}"/>
+    <hyperlink ref="D115" r:id="rId74" display="https://sevapractice.com/" xr:uid="{41F7796B-3CB2-42AD-9CCB-AE6291009277}"/>
+    <hyperlink ref="D114" r:id="rId75" display="https://www.sequelmed.com/" xr:uid="{24295DF1-6B6A-4CB5-91A0-EEEC6C8B87F2}"/>
+    <hyperlink ref="D113" r:id="rId76" display="http://www.revexp.com/" xr:uid="{A1AAD560-BA4C-457C-A3B8-676826A56076}"/>
+    <hyperlink ref="D111" r:id="rId77" display="mailto:quadax@quadax.com" xr:uid="{D8FD7EDA-56CC-4EE4-9557-9280423680ED}"/>
+    <hyperlink ref="D100" r:id="rId78" xr:uid="{88F40A48-B226-4961-961D-B0EA8A5823B3}"/>
+    <hyperlink ref="D94" r:id="rId79" display="http://www.officeally.com/" xr:uid="{175A8448-DF02-4506-A144-043578EFB505}"/>
+    <hyperlink ref="D89" r:id="rId80" display="https://nationalcaresystems.com/" xr:uid="{4100617B-67A6-4C74-9CEB-737137FE8178}"/>
+    <hyperlink ref="D85" r:id="rId81" display="https://medvoiceinc.com/" xr:uid="{136DC867-47F0-480F-8E44-5E00DF614D46}"/>
+    <hyperlink ref="D76" r:id="rId82" display="http://www.maxxmedicalbilling.com/" xr:uid="{86B2267A-5AE4-42A5-9CD0-90D98B476649}"/>
+    <hyperlink ref="D74" r:id="rId83" display="http://www.burgessmultiservice.com/" xr:uid="{BDB447B1-0D8C-40FF-AD54-9303E6D81630}"/>
+    <hyperlink ref="D73" r:id="rId84" display="http://www.krodgroup.com/" xr:uid="{6E4649DF-8664-4092-97CB-4840C9C010B2}"/>
+    <hyperlink ref="D62" r:id="rId85" display="mailto:JORGE@HCAN.NET" xr:uid="{6712457E-1BFC-4C8B-BB6C-F478885D9B08}"/>
+    <hyperlink ref="D60" r:id="rId86" xr:uid="{44F95320-551F-4B2F-B374-BE056928098F}"/>
+    <hyperlink ref="D58" r:id="rId87" xr:uid="{A78862AE-58C6-48A5-95D4-9F00A72A3A61}"/>
+    <hyperlink ref="D55" r:id="rId88" xr:uid="{D1C7A994-3C8C-4C30-BDBF-017DB1543E89}"/>
+    <hyperlink ref="D53" r:id="rId89" display="http://www.epayappservices/emedapp" xr:uid="{590511F9-DC65-4CA3-8FD2-12F4824E0CFF}"/>
+    <hyperlink ref="D33" r:id="rId90" xr:uid="{C906229C-4F42-4230-9184-6C9212512C30}"/>
+    <hyperlink ref="D30" r:id="rId91" display="http://www.medent.com/" xr:uid="{E6400020-3148-4883-B7D8-2149E57C96B1}"/>
+    <hyperlink ref="D20" r:id="rId92" display="http://www.csrc.com/" xr:uid="{D5768A63-8898-4E4C-9B25-57927D18B9EA}"/>
+    <hyperlink ref="D12" r:id="rId93" display="https://www.availity.com/Contact-Us" xr:uid="{7C340AD9-103C-48E4-89F1-259415D1F11D}"/>
+    <hyperlink ref="D11" r:id="rId94" display="http://www.assertus.com/" xr:uid="{AF4B1297-A26F-416F-BCB9-4E76C8431B4B}"/>
+    <hyperlink ref="D10" r:id="rId95" xr:uid="{517CC2A9-BED9-414F-A5AE-F6A28117CBE3}"/>
+    <hyperlink ref="D6" r:id="rId96" display="http://www.aimmccs.com/" xr:uid="{6891DCA3-6564-4083-83D8-5C6E3A47BFE0}"/>
+    <hyperlink ref="D5" r:id="rId97" xr:uid="{3679B572-8E7B-4BDC-A8F4-25D29BE2FEE0}"/>
     <hyperlink ref="D3" r:id="rId98" xr:uid="{14EB50FD-9F2B-4AAE-A6D8-6DC5326DBA3F}"/>
     <hyperlink ref="D2" r:id="rId99" display="http://www.aaneel.com/" xr:uid="{923EF4B2-8D1C-43B1-95A4-E30141BDE273}"/>
-    <hyperlink ref="D21" r:id="rId100" xr:uid="{95ED02A4-14DC-448B-8065-A2951D671263}"/>
-[...67 lines deleted...]
-    <hyperlink ref="C48" r:id="rId168" xr:uid="{E9C7D221-7081-4F87-907D-9380176AB3E6}"/>
+    <hyperlink ref="D23" r:id="rId100" xr:uid="{95ED02A4-14DC-448B-8065-A2951D671263}"/>
+    <hyperlink ref="D27" r:id="rId101" display="http://www.claimrev.com/" xr:uid="{D8D065D0-D494-4E85-AEA6-32E0147C90AB}"/>
+    <hyperlink ref="C27" r:id="rId102" display="mailto:Brad.sharp@claimrev.com" xr:uid="{E06B7DA4-30EC-4D44-B86E-3B41290A1EA6}"/>
+    <hyperlink ref="C29" r:id="rId103" display="mailto:ediservices@claimremedi.com" xr:uid="{1F41EA97-AD6F-40B9-83DA-6930BD94B1D1}"/>
+    <hyperlink ref="C54" r:id="rId104" xr:uid="{6CD96F9E-6748-4855-9978-483560115C1A}"/>
+    <hyperlink ref="C26" r:id="rId105" xr:uid="{BDEEA979-117B-4AE8-A2D8-362E59F03F78}"/>
+    <hyperlink ref="C72" r:id="rId106" display="mailto:Kelli.medclaims@gmail.com" xr:uid="{90A09DCD-B1FE-4E5A-B72C-1C7703978468}"/>
+    <hyperlink ref="C92" r:id="rId107" xr:uid="{322722B0-5F91-45F5-B133-CCABE88ADFC7}"/>
+    <hyperlink ref="D49" r:id="rId108" xr:uid="{126D97BA-DC21-41A4-951E-EA629726A0FA}"/>
+    <hyperlink ref="C65" r:id="rId109" xr:uid="{AFD95DDF-97BB-4289-8DBF-64ED94F92495}"/>
+    <hyperlink ref="D121" r:id="rId110" display="http://www.thessigroup.com/" xr:uid="{79EC9254-5233-4723-B669-24AF5F83F9E3}"/>
+    <hyperlink ref="C121" r:id="rId111" display="mailto:contact@ssigroup.com" xr:uid="{0C126A32-57BB-4563-80A0-72776E17470C}"/>
+    <hyperlink ref="D68" r:id="rId112" xr:uid="{7E4F0064-4BC7-4CF6-A8B0-6DD7E015317A}"/>
+    <hyperlink ref="D88" r:id="rId113" display="http://www.mycaremedservices.com/" xr:uid="{3D5DABE7-17C0-4E19-AD06-A23DD2565646}"/>
+    <hyperlink ref="C68" r:id="rId114" xr:uid="{58F51B4E-FA48-4494-8783-0AD9CAB87AD3}"/>
+    <hyperlink ref="C104" r:id="rId115" xr:uid="{9701D006-F9EA-4511-8D8B-D7BC43B6A299}"/>
+    <hyperlink ref="D104" r:id="rId116" xr:uid="{9D51E09D-ED79-415C-AF3E-C0DC0F777FAD}"/>
+    <hyperlink ref="C43" r:id="rId117" xr:uid="{2F27A140-9A67-49F3-99A8-6C2810C9EF6E}"/>
+    <hyperlink ref="C88" r:id="rId118" xr:uid="{D03AA415-7CA4-4DCB-9175-F5CF091D3DC9}"/>
+    <hyperlink ref="D91" r:id="rId119" xr:uid="{33676EFD-E8ED-4EC0-A5F2-06B7ABE7420A}"/>
+    <hyperlink ref="D119" r:id="rId120" xr:uid="{84280D50-1CDC-4B65-A38A-2EC199D2E3B1}"/>
+    <hyperlink ref="C119" r:id="rId121" xr:uid="{EB9ED523-69EF-49EB-ADC7-064809B6376F}"/>
+    <hyperlink ref="C91" r:id="rId122" xr:uid="{B73A8817-87BA-4B00-92FC-1DC8C153354B}"/>
+    <hyperlink ref="C108" r:id="rId123" xr:uid="{0107142D-FF1F-4E12-8030-0A5D3CA7E20A}"/>
+    <hyperlink ref="D122" r:id="rId124" xr:uid="{DE177A88-6AD9-496A-8756-111900438ADB}"/>
+    <hyperlink ref="D123" r:id="rId125" xr:uid="{45A4DF18-9676-4CB2-93FF-162552DEDF59}"/>
+    <hyperlink ref="D106" r:id="rId126" xr:uid="{008B8D88-4E67-45E7-8175-AAD970954C3F}"/>
+    <hyperlink ref="D79" r:id="rId127" xr:uid="{36D4440D-8DA4-43B2-96D3-9222FE21A6F3}"/>
+    <hyperlink ref="D64" r:id="rId128" xr:uid="{C8C58B49-A6B6-4487-8771-7E7891AC2EEA}"/>
+    <hyperlink ref="D26" r:id="rId129" xr:uid="{41BA4948-F3E6-41D0-A12B-A8040351C3A0}"/>
+    <hyperlink ref="D15" r:id="rId130" xr:uid="{6636B90A-01FC-4CC6-9111-B846FAC203AF}"/>
+    <hyperlink ref="C84" r:id="rId131" xr:uid="{F1795700-4941-4F69-ACCB-EA06D51D3465}"/>
+    <hyperlink ref="D84" r:id="rId132" xr:uid="{18FBB28C-2F6B-4F1F-9C0D-09AF36A4BF6B}"/>
+    <hyperlink ref="C36" r:id="rId133" xr:uid="{4B5302D2-C9EE-4A7A-9EFA-201E655D14EA}"/>
+    <hyperlink ref="D36" r:id="rId134" xr:uid="{58880007-9539-48CB-B614-A806EE5EEB4C}"/>
+    <hyperlink ref="C19" r:id="rId135" xr:uid="{3C233882-0F10-4F09-B7B0-A6CD10DDF6E8}"/>
+    <hyperlink ref="D19" r:id="rId136" xr:uid="{3DF327A9-D3BC-4C1D-87CF-DFE0A5ADA7D9}"/>
+    <hyperlink ref="C18" r:id="rId137" xr:uid="{500664C1-CD67-4E96-9F21-3EB7E359DBE3}"/>
+    <hyperlink ref="C45" r:id="rId138" xr:uid="{6A5E090A-E493-4C60-8F25-83D670640669}"/>
+    <hyperlink ref="C49" r:id="rId139" xr:uid="{50485ED0-B22C-4AB6-963C-E4C1419CD89F}"/>
+    <hyperlink ref="C15" r:id="rId140" xr:uid="{C2AFEA7D-A8C7-4C4E-AB3A-4354EB1F4887}"/>
+    <hyperlink ref="C95" r:id="rId141" xr:uid="{71E99E2C-3D70-4382-89D0-6756BC30F1C4}"/>
+    <hyperlink ref="C112" r:id="rId142" xr:uid="{FBB6779A-7AD8-4860-B36A-919857731EA0}"/>
+    <hyperlink ref="C124" r:id="rId143" xr:uid="{B352A7C4-E0DE-4808-BA2E-59720857E7AF}"/>
+    <hyperlink ref="D124" r:id="rId144" xr:uid="{EFED15DE-3091-4414-AD17-835FC4F4A862}"/>
+    <hyperlink ref="C86" r:id="rId145" xr:uid="{F853A95D-099A-48DB-977C-3309EA7B3583}"/>
+    <hyperlink ref="D86" r:id="rId146" xr:uid="{11EF15EE-0B1D-4905-8B7F-4B60930EBEF4}"/>
+    <hyperlink ref="C38" r:id="rId147" xr:uid="{EB4C64AE-9E7B-4E30-85B9-640280F951B4}"/>
+    <hyperlink ref="D38" r:id="rId148" xr:uid="{D8EE5473-052A-4F94-BF20-867783C232FA}"/>
+    <hyperlink ref="C75" r:id="rId149" xr:uid="{67D227DD-51F5-4779-BE6E-D9BA7361AFF6}"/>
+    <hyperlink ref="D75" r:id="rId150" xr:uid="{2CE45CA3-9AAA-49AE-B323-18943C7E2229}"/>
+    <hyperlink ref="C48" r:id="rId151" xr:uid="{9E193A15-91CA-4979-8DCE-5C58CA683DC1}"/>
+    <hyperlink ref="C16" r:id="rId152" xr:uid="{3063F823-4C8F-4E4A-834D-61A60FA9B26A}"/>
+    <hyperlink ref="C42" r:id="rId153" xr:uid="{245BDE2B-B98E-4F8E-908E-62429AFE3D6F}"/>
+    <hyperlink ref="D42" r:id="rId154" xr:uid="{63038246-174B-452F-97CC-063736F3947E}"/>
+    <hyperlink ref="D54" r:id="rId155" xr:uid="{4FD2262B-0E0A-40FB-BA50-6F6D24384A2D}"/>
+    <hyperlink ref="C71" r:id="rId156" xr:uid="{9342BA14-27A0-45FA-8151-DF0D79412E84}"/>
+    <hyperlink ref="D71" r:id="rId157" xr:uid="{DA20AC4E-3D31-4B8C-906F-DE1E89ED8F8A}"/>
+    <hyperlink ref="C46" r:id="rId158" xr:uid="{2213CF08-A0E9-4886-B3AC-3ADB7F368B68}"/>
+    <hyperlink ref="D46" r:id="rId159" xr:uid="{2B7730CC-193E-4134-A170-BEED73A0DF78}"/>
+    <hyperlink ref="C116" r:id="rId160" xr:uid="{43704F84-0BC9-4C6E-A48D-EACAFE189F62}"/>
+    <hyperlink ref="D116" r:id="rId161" xr:uid="{27B978AE-6A86-47D8-8DD5-6F6BA6CFD1D9}"/>
+    <hyperlink ref="C114" r:id="rId162" xr:uid="{47D2B377-B988-4D29-9DD5-F6D807F2CD20}"/>
+    <hyperlink ref="C115" r:id="rId163" xr:uid="{587FECEA-B2C2-46F0-B96B-01E4F30D3D0B}"/>
+    <hyperlink ref="C113" r:id="rId164" xr:uid="{923E4864-8221-47ED-B550-CCD3E9710A26}"/>
+    <hyperlink ref="C87" r:id="rId165" xr:uid="{F223AD6E-5F67-4F94-813B-5807DEFCB3DA}"/>
+    <hyperlink ref="D87" r:id="rId166" xr:uid="{AFBA0C16-B8DD-4B0D-890A-D79DE197DDFA}"/>
+    <hyperlink ref="C118" r:id="rId167" xr:uid="{CAF3206F-090C-4294-816E-0D55E01C1640}"/>
+    <hyperlink ref="C51" r:id="rId168" xr:uid="{E9C7D221-7081-4F87-907D-9380176AB3E6}"/>
+    <hyperlink ref="C4" r:id="rId169" xr:uid="{54DEAB41-00FE-410A-977C-A72F19E2513A}"/>
+    <hyperlink ref="C17" r:id="rId170" xr:uid="{2671A7DC-B585-4975-B494-6087041AFC5A}"/>
+    <hyperlink ref="D17" r:id="rId171" xr:uid="{B69D300C-7223-4AF0-A4E6-58E12D0BF6EC}"/>
+    <hyperlink ref="C35" r:id="rId172" xr:uid="{EA2CB7FF-8D4A-4A49-99EA-369ECD2616E2}"/>
+    <hyperlink ref="D35" r:id="rId173" xr:uid="{C8FDF083-CAC0-42BC-8839-2DF456309A95}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>